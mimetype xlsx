--- v0 (2026-06-27)
+++ v1 (2026-10-15)
@@ -6,341 +6,335 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4629A415-A7A4-4E88-A1D0-F2B15539F5F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01520702-CCD7-4100-8915-9AA2C5711FA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pas.apgr-cet" sheetId="1" r:id="rId1"/>
     <sheet name="pas.apgr-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="pas.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="pas.turnover-years" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P174" i="4" l="1"/>
-[...6 lines deleted...]
-  <c r="I174" i="4"/>
+  <c r="I174" i="4" l="1"/>
+  <c r="I173" i="4"/>
+  <c r="I172" i="4"/>
+  <c r="I171" i="4"/>
+  <c r="I170" i="4"/>
+  <c r="I169" i="4"/>
+  <c r="I168" i="4"/>
+  <c r="I167" i="4"/>
+  <c r="I166" i="4"/>
+  <c r="I165" i="4"/>
+  <c r="I164" i="4"/>
+  <c r="I163" i="4"/>
+  <c r="I162" i="4"/>
+  <c r="I161" i="4"/>
+  <c r="I160" i="4"/>
+  <c r="I157" i="4"/>
+  <c r="P172" i="1"/>
+  <c r="P171" i="4" s="1"/>
+  <c r="O172" i="1"/>
+  <c r="O171" i="4" s="1"/>
+  <c r="I175" i="1"/>
+  <c r="J175" i="1" s="1"/>
+  <c r="J170" i="1"/>
+  <c r="J172" i="1"/>
+  <c r="G175" i="1"/>
+  <c r="E172" i="1"/>
   <c r="H174" i="4"/>
-  <c r="G174" i="4"/>
-[...4 lines deleted...]
-  <c r="B174" i="4"/>
   <c r="P173" i="4"/>
   <c r="O173" i="4"/>
   <c r="N173" i="4"/>
   <c r="M173" i="4"/>
   <c r="L173" i="4"/>
   <c r="K173" i="4"/>
   <c r="J173" i="4"/>
-  <c r="I173" i="4"/>
   <c r="H173" i="4"/>
   <c r="G173" i="4"/>
   <c r="F173" i="4"/>
   <c r="E173" i="4"/>
   <c r="D173" i="4"/>
   <c r="C173" i="4"/>
   <c r="B173" i="4"/>
   <c r="P172" i="4"/>
   <c r="O172" i="4"/>
   <c r="N172" i="4"/>
   <c r="M172" i="4"/>
   <c r="L172" i="4"/>
   <c r="K172" i="4"/>
   <c r="J172" i="4"/>
-  <c r="I172" i="4"/>
   <c r="H172" i="4"/>
   <c r="G172" i="4"/>
   <c r="F172" i="4"/>
   <c r="E172" i="4"/>
   <c r="D172" i="4"/>
   <c r="C172" i="4"/>
   <c r="B172" i="4"/>
-  <c r="P171" i="4"/>
-  <c r="O171" i="4"/>
   <c r="N171" i="4"/>
   <c r="M171" i="4"/>
   <c r="L171" i="4"/>
-  <c r="K171" i="4"/>
-[...1 lines deleted...]
-  <c r="I171" i="4"/>
   <c r="H171" i="4"/>
   <c r="G171" i="4"/>
-  <c r="F171" i="4"/>
-  <c r="E171" i="4"/>
   <c r="D171" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
   <c r="P170" i="4"/>
   <c r="O170" i="4"/>
   <c r="N170" i="4"/>
   <c r="M170" i="4"/>
   <c r="L170" i="4"/>
   <c r="K170" i="4"/>
   <c r="J170" i="4"/>
-  <c r="I170" i="4"/>
   <c r="H170" i="4"/>
   <c r="G170" i="4"/>
   <c r="F170" i="4"/>
   <c r="E170" i="4"/>
   <c r="D170" i="4"/>
   <c r="C170" i="4"/>
   <c r="B170" i="4"/>
   <c r="O175" i="1"/>
-  <c r="P175" i="1" s="1"/>
   <c r="N175" i="1"/>
+  <c r="N174" i="4" s="1"/>
   <c r="M175" i="1"/>
+  <c r="M174" i="4" s="1"/>
   <c r="L175" i="1"/>
-  <c r="J175" i="1"/>
-  <c r="K175" i="1" s="1"/>
+  <c r="L174" i="4" s="1"/>
   <c r="P171" i="1"/>
   <c r="O171" i="1"/>
   <c r="K171" i="1"/>
   <c r="J171" i="1"/>
-  <c r="F175" i="1"/>
   <c r="E175" i="1"/>
   <c r="D175" i="1"/>
+  <c r="D174" i="4" s="1"/>
   <c r="C175" i="1"/>
+  <c r="C174" i="4" s="1"/>
   <c r="B175" i="1"/>
+  <c r="B174" i="4" s="1"/>
   <c r="E171" i="1"/>
   <c r="F171" i="1" s="1"/>
   <c r="D34" i="5"/>
-  <c r="C34" i="5"/>
   <c r="B34" i="5"/>
   <c r="B34" i="2"/>
   <c r="K169" i="1"/>
   <c r="D34" i="2"/>
-  <c r="C34" i="2"/>
   <c r="P169" i="1"/>
   <c r="O169" i="1"/>
   <c r="O168" i="4" s="1"/>
   <c r="J169" i="1"/>
   <c r="J168" i="4" s="1"/>
   <c r="E169" i="1"/>
   <c r="F169" i="1" s="1"/>
   <c r="F168" i="4" s="1"/>
   <c r="F150" i="4"/>
   <c r="F151" i="4"/>
   <c r="F152" i="4"/>
   <c r="F153" i="4"/>
   <c r="I155" i="4"/>
   <c r="P168" i="1"/>
   <c r="O168" i="1"/>
   <c r="J168" i="1"/>
   <c r="K168" i="1" s="1"/>
   <c r="K167" i="4" s="1"/>
   <c r="F168" i="1"/>
   <c r="F167" i="4" s="1"/>
   <c r="E168" i="1"/>
   <c r="E167" i="4" s="1"/>
   <c r="E167" i="1"/>
   <c r="F167" i="1"/>
   <c r="P167" i="1"/>
   <c r="P166" i="1"/>
   <c r="P165" i="4" s="1"/>
   <c r="P164" i="1"/>
   <c r="O167" i="1"/>
   <c r="J167" i="1"/>
   <c r="K167" i="1" s="1"/>
   <c r="K166" i="4" s="1"/>
   <c r="F166" i="4"/>
   <c r="E166" i="4"/>
-  <c r="I169" i="4"/>
   <c r="P168" i="4"/>
   <c r="N168" i="4"/>
   <c r="M168" i="4"/>
   <c r="L168" i="4"/>
   <c r="K168" i="4"/>
-  <c r="I168" i="4"/>
   <c r="H168" i="4"/>
   <c r="G168" i="4"/>
   <c r="D168" i="4"/>
   <c r="C168" i="4"/>
   <c r="B168" i="4"/>
   <c r="P167" i="4"/>
   <c r="O167" i="4"/>
   <c r="N167" i="4"/>
   <c r="M167" i="4"/>
   <c r="L167" i="4"/>
   <c r="J167" i="4"/>
-  <c r="I167" i="4"/>
   <c r="H167" i="4"/>
   <c r="G167" i="4"/>
   <c r="D167" i="4"/>
   <c r="C167" i="4"/>
   <c r="B167" i="4"/>
   <c r="P166" i="4"/>
   <c r="O166" i="4"/>
   <c r="N166" i="4"/>
   <c r="M166" i="4"/>
   <c r="L166" i="4"/>
   <c r="J166" i="4"/>
-  <c r="I166" i="4"/>
   <c r="H166" i="4"/>
   <c r="G166" i="4"/>
   <c r="D166" i="4"/>
   <c r="C166" i="4"/>
   <c r="B166" i="4"/>
   <c r="O165" i="4"/>
   <c r="N165" i="4"/>
   <c r="M165" i="4"/>
   <c r="L165" i="4"/>
   <c r="K165" i="4"/>
   <c r="J165" i="4"/>
-  <c r="I165" i="4"/>
   <c r="H165" i="4"/>
   <c r="G165" i="4"/>
   <c r="F165" i="4"/>
   <c r="E165" i="4"/>
   <c r="D165" i="4"/>
   <c r="C165" i="4"/>
   <c r="B165" i="4"/>
   <c r="N170" i="1"/>
   <c r="N169" i="4" s="1"/>
   <c r="M170" i="1"/>
   <c r="M169" i="4" s="1"/>
   <c r="L170" i="1"/>
   <c r="L169" i="4" s="1"/>
   <c r="O166" i="1"/>
   <c r="I170" i="1"/>
   <c r="H170" i="1"/>
   <c r="H169" i="4" s="1"/>
   <c r="G170" i="1"/>
   <c r="G169" i="4" s="1"/>
   <c r="J166" i="1"/>
   <c r="K166" i="1" s="1"/>
   <c r="D170" i="1"/>
   <c r="D169" i="4" s="1"/>
   <c r="C170" i="1"/>
   <c r="C169" i="4" s="1"/>
   <c r="B170" i="1"/>
   <c r="B169" i="4" s="1"/>
   <c r="E166" i="1"/>
   <c r="F166" i="1" s="1"/>
   <c r="D33" i="5"/>
   <c r="C33" i="5"/>
   <c r="B33" i="5"/>
   <c r="P163" i="4"/>
   <c r="O163" i="4"/>
   <c r="N163" i="4"/>
   <c r="M163" i="4"/>
   <c r="L163" i="4"/>
   <c r="K163" i="4"/>
   <c r="J163" i="4"/>
-  <c r="I163" i="4"/>
   <c r="H163" i="4"/>
   <c r="G163" i="4"/>
   <c r="F163" i="4"/>
   <c r="E163" i="4"/>
   <c r="D163" i="4"/>
   <c r="C163" i="4"/>
   <c r="B163" i="4"/>
   <c r="D33" i="2"/>
   <c r="C33" i="2"/>
   <c r="B33" i="2"/>
   <c r="O164" i="1"/>
   <c r="K164" i="1"/>
   <c r="J165" i="1"/>
   <c r="J164" i="1"/>
   <c r="J163" i="1"/>
   <c r="J162" i="4" s="1"/>
   <c r="J162" i="1"/>
   <c r="F161" i="1"/>
   <c r="F164" i="1"/>
   <c r="E164" i="1"/>
   <c r="P162" i="4"/>
   <c r="O162" i="4"/>
   <c r="N162" i="4"/>
   <c r="M162" i="4"/>
   <c r="L162" i="4"/>
-  <c r="I162" i="4"/>
   <c r="H162" i="4"/>
   <c r="G162" i="4"/>
   <c r="F162" i="4"/>
   <c r="E162" i="4"/>
   <c r="D162" i="4"/>
   <c r="C162" i="4"/>
   <c r="B162" i="4"/>
   <c r="P161" i="4"/>
   <c r="O161" i="4"/>
   <c r="N161" i="4"/>
   <c r="M161" i="4"/>
   <c r="L161" i="4"/>
   <c r="J161" i="4"/>
-  <c r="I161" i="4"/>
   <c r="H161" i="4"/>
   <c r="G161" i="4"/>
   <c r="F161" i="4"/>
   <c r="E161" i="4"/>
   <c r="D161" i="4"/>
   <c r="C161" i="4"/>
   <c r="B161" i="4"/>
   <c r="P163" i="1"/>
   <c r="O163" i="1"/>
   <c r="K163" i="1"/>
   <c r="K162" i="4" s="1"/>
   <c r="E131" i="1"/>
   <c r="J131" i="1"/>
   <c r="O131" i="1"/>
   <c r="E132" i="1"/>
   <c r="F137" i="1" s="1"/>
   <c r="J132" i="1"/>
   <c r="O132" i="1"/>
   <c r="E133" i="1"/>
   <c r="J133" i="1"/>
   <c r="O133" i="1"/>
   <c r="E134" i="1"/>
   <c r="J134" i="1"/>
   <c r="O134" i="1"/>
   <c r="B135" i="1"/>
@@ -368,55 +362,53 @@
   <c r="J138" i="1"/>
   <c r="O138" i="1"/>
   <c r="P138" i="1" s="1"/>
   <c r="E139" i="1"/>
   <c r="F139" i="1" s="1"/>
   <c r="J139" i="1"/>
   <c r="O139" i="1"/>
   <c r="P139" i="1" s="1"/>
   <c r="B140" i="1"/>
   <c r="C140" i="1"/>
   <c r="D140" i="1"/>
   <c r="G140" i="1"/>
   <c r="H140" i="1"/>
   <c r="I140" i="1"/>
   <c r="L140" i="1"/>
   <c r="M140" i="1"/>
   <c r="E163" i="1"/>
   <c r="O162" i="1"/>
   <c r="I165" i="1"/>
   <c r="H165" i="1"/>
   <c r="H164" i="4" s="1"/>
   <c r="G165" i="1"/>
   <c r="G164" i="4" s="1"/>
   <c r="E162" i="1"/>
   <c r="F162" i="1" s="1"/>
-  <c r="I164" i="4"/>
   <c r="N160" i="4"/>
   <c r="M160" i="4"/>
   <c r="L160" i="4"/>
-  <c r="I160" i="4"/>
   <c r="H160" i="4"/>
   <c r="G160" i="4"/>
   <c r="D160" i="4"/>
   <c r="C160" i="4"/>
   <c r="B160" i="4"/>
   <c r="N165" i="1"/>
   <c r="N164" i="4" s="1"/>
   <c r="M165" i="1"/>
   <c r="M164" i="4" s="1"/>
   <c r="L165" i="1"/>
   <c r="L164" i="4" s="1"/>
   <c r="L160" i="1"/>
   <c r="L159" i="4" s="1"/>
   <c r="M160" i="1"/>
   <c r="N160" i="1"/>
   <c r="N159" i="4" s="1"/>
   <c r="O161" i="1"/>
   <c r="J161" i="1"/>
   <c r="D165" i="1"/>
   <c r="D164" i="4" s="1"/>
   <c r="C165" i="1"/>
   <c r="C164" i="4" s="1"/>
   <c r="B165" i="1"/>
   <c r="B164" i="4" s="1"/>
   <c r="E161" i="1"/>
@@ -441,51 +433,50 @@
   <c r="H160" i="1"/>
   <c r="H159" i="4" s="1"/>
   <c r="G160" i="1"/>
   <c r="G159" i="4" s="1"/>
   <c r="J157" i="1"/>
   <c r="E157" i="1"/>
   <c r="O156" i="1"/>
   <c r="O155" i="4"/>
   <c r="J156" i="1"/>
   <c r="E156" i="1"/>
   <c r="F156" i="1" s="1"/>
   <c r="F155" i="4" s="1"/>
   <c r="N158" i="4"/>
   <c r="M158" i="4"/>
   <c r="L158" i="4"/>
   <c r="I158" i="4"/>
   <c r="H158" i="4"/>
   <c r="G158" i="4"/>
   <c r="D158" i="4"/>
   <c r="C158" i="4"/>
   <c r="B158" i="4"/>
   <c r="N157" i="4"/>
   <c r="M157" i="4"/>
   <c r="L157" i="4"/>
   <c r="J157" i="4"/>
-  <c r="I157" i="4"/>
   <c r="H157" i="4"/>
   <c r="G157" i="4"/>
   <c r="D157" i="4"/>
   <c r="C157" i="4"/>
   <c r="B157" i="4"/>
   <c r="N156" i="4"/>
   <c r="M156" i="4"/>
   <c r="L156" i="4"/>
   <c r="I156" i="4"/>
   <c r="H156" i="4"/>
   <c r="G156" i="4"/>
   <c r="E156" i="4"/>
   <c r="D156" i="4"/>
   <c r="C156" i="4"/>
   <c r="B156" i="4"/>
   <c r="N155" i="4"/>
   <c r="M155" i="4"/>
   <c r="L155" i="4"/>
   <c r="H155" i="4"/>
   <c r="G155" i="4"/>
   <c r="E155" i="4"/>
   <c r="D155" i="4"/>
   <c r="C155" i="4"/>
   <c r="B155" i="4"/>
   <c r="F151" i="1"/>
@@ -582,56 +573,69 @@
   <c r="I147" i="4"/>
   <c r="H147" i="4"/>
   <c r="G147" i="4"/>
   <c r="D147" i="4"/>
   <c r="C147" i="4"/>
   <c r="B147" i="4"/>
   <c r="B146" i="4"/>
   <c r="E148" i="1"/>
   <c r="E147" i="4" s="1"/>
   <c r="E144" i="1"/>
   <c r="O148" i="1"/>
   <c r="O147" i="4" s="1"/>
   <c r="J148" i="1"/>
   <c r="N146" i="4"/>
   <c r="M146" i="4"/>
   <c r="L146" i="4"/>
   <c r="I146" i="4"/>
   <c r="H146" i="4"/>
   <c r="G146" i="4"/>
   <c r="E146" i="4"/>
   <c r="D146" i="4"/>
   <c r="C146" i="4"/>
   <c r="J147" i="1"/>
   <c r="J146" i="4" s="1"/>
   <c r="O147" i="1"/>
-  <c r="O170" i="1" l="1"/>
+  <c r="P175" i="1" l="1"/>
+  <c r="P174" i="4" s="1"/>
+  <c r="O174" i="4"/>
+  <c r="J171" i="4"/>
+  <c r="K172" i="1"/>
+  <c r="K171" i="4" s="1"/>
+  <c r="G174" i="4"/>
+  <c r="J174" i="4"/>
+  <c r="F172" i="1"/>
+  <c r="F171" i="4" s="1"/>
+  <c r="E171" i="4"/>
+  <c r="E174" i="4"/>
+  <c r="F175" i="1"/>
+  <c r="F174" i="4" s="1"/>
+  <c r="O170" i="1"/>
   <c r="E170" i="1"/>
   <c r="F170" i="1" s="1"/>
   <c r="F169" i="4" s="1"/>
   <c r="E168" i="4"/>
-  <c r="J170" i="1"/>
   <c r="E169" i="4"/>
   <c r="K138" i="1"/>
   <c r="P157" i="1"/>
   <c r="P156" i="4" s="1"/>
   <c r="F159" i="1"/>
   <c r="F158" i="4" s="1"/>
   <c r="P161" i="1"/>
   <c r="P160" i="4" s="1"/>
   <c r="K162" i="1"/>
   <c r="K161" i="4" s="1"/>
   <c r="K152" i="1"/>
   <c r="K151" i="4" s="1"/>
   <c r="K159" i="1"/>
   <c r="K158" i="4" s="1"/>
   <c r="J140" i="1"/>
   <c r="K140" i="1" s="1"/>
   <c r="O155" i="1"/>
   <c r="J158" i="4"/>
   <c r="O140" i="1"/>
   <c r="P140" i="1" s="1"/>
   <c r="K139" i="1"/>
   <c r="P136" i="1"/>
   <c r="O135" i="1"/>
   <c r="J135" i="1"/>
   <c r="O160" i="4"/>
@@ -718,53 +722,50 @@
   <c r="M150" i="1"/>
   <c r="M149" i="4" s="1"/>
   <c r="L150" i="1"/>
   <c r="L149" i="4" s="1"/>
   <c r="O146" i="1"/>
   <c r="P151" i="1" s="1"/>
   <c r="P150" i="4" s="1"/>
   <c r="I150" i="1"/>
   <c r="I149" i="4" s="1"/>
   <c r="H150" i="1"/>
   <c r="H149" i="4" s="1"/>
   <c r="G150" i="1"/>
   <c r="G149" i="4" s="1"/>
   <c r="J146" i="1"/>
   <c r="K151" i="1" s="1"/>
   <c r="K150" i="4" s="1"/>
   <c r="D150" i="1"/>
   <c r="D149" i="4" s="1"/>
   <c r="C150" i="1"/>
   <c r="C149" i="4" s="1"/>
   <c r="B150" i="1"/>
   <c r="B149" i="4" s="1"/>
   <c r="O169" i="4" l="1"/>
   <c r="P170" i="1"/>
   <c r="P169" i="4" s="1"/>
-  <c r="K170" i="1"/>
-[...1 lines deleted...]
-  <c r="J169" i="4"/>
   <c r="K165" i="1"/>
   <c r="K164" i="4" s="1"/>
   <c r="D32" i="5"/>
   <c r="P160" i="1"/>
   <c r="P159" i="4" s="1"/>
   <c r="D32" i="2"/>
   <c r="E159" i="4"/>
   <c r="B32" i="2"/>
   <c r="B32" i="5"/>
   <c r="F160" i="1"/>
   <c r="F159" i="4" s="1"/>
   <c r="P165" i="1"/>
   <c r="P164" i="4" s="1"/>
   <c r="J154" i="4"/>
   <c r="C31" i="2"/>
   <c r="C31" i="5"/>
   <c r="O159" i="4"/>
   <c r="C32" i="2"/>
   <c r="C32" i="5"/>
   <c r="K160" i="1"/>
   <c r="K159" i="4" s="1"/>
   <c r="B31" i="5"/>
   <c r="F155" i="1"/>
   <c r="B31" i="2"/>
   <c r="J164" i="4"/>
@@ -3401,50 +3402,57 @@
   <c r="J108" i="4"/>
   <c r="K108" i="1"/>
   <c r="K108" i="4" s="1"/>
   <c r="E8" i="4"/>
   <c r="B3" i="5"/>
   <c r="F13" i="1"/>
   <c r="F13" i="4" s="1"/>
   <c r="B3" i="2"/>
   <c r="B6" i="5"/>
   <c r="F23" i="1"/>
   <c r="F23" i="4" s="1"/>
   <c r="B6" i="2"/>
   <c r="F28" i="1"/>
   <c r="F28" i="4" s="1"/>
   <c r="E23" i="4"/>
   <c r="C14" i="2"/>
   <c r="K63" i="1"/>
   <c r="K63" i="4" s="1"/>
   <c r="C14" i="5"/>
   <c r="J63" i="4"/>
   <c r="N118" i="4"/>
   <c r="O118" i="1"/>
   <c r="O118" i="4" s="1"/>
   <c r="D24" i="2"/>
   <c r="D24" i="5"/>
+  <c r="C34" i="5" l="1"/>
+  <c r="C34" i="2"/>
+  <c r="K175" i="1"/>
+  <c r="K174" i="4" s="1"/>
+  <c r="K170" i="1"/>
+  <c r="K169" i="4" s="1"/>
+  <c r="J169" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="40">
   <si>
     <t>Pasažieru apgrozība (iebraukuši+izbraukuši) ostās (tūkst.pasažieru)</t>
   </si>
   <si>
     <t>datu avots: CSP</t>
   </si>
   <si>
     <t>Rīga</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>iebraukuši</t>
   </si>
   <si>
     <t>izbraukuši</t>
@@ -8955,54 +8963,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R175"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A122" zoomScale="72" zoomScaleNormal="72" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A149" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="G122" zoomScale="108" zoomScaleNormal="108" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A160" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A122" sqref="A122"/>
-      <selection pane="bottomLeft" activeCell="T171" sqref="T171"/>
+      <selection pane="bottomLeft" activeCell="P172" sqref="P172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="3" customWidth="1"/>
     <col min="2" max="5" width="8.7265625" style="3" customWidth="1"/>
     <col min="6" max="6" width="11" style="3" customWidth="1"/>
     <col min="7" max="10" width="8.7265625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.7265625" style="3" customWidth="1"/>
     <col min="12" max="14" width="8.7265625" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.08984375" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.81640625" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1" thickBot="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="36"/>
@@ -17458,168 +17466,205 @@
         <f t="shared" si="50"/>
         <v>0.96137339055793991</v>
       </c>
     </row>
     <row r="170" spans="1:16" ht="13.5" thickBot="1">
       <c r="A170" s="199">
         <v>2025</v>
       </c>
       <c r="B170" s="243">
         <f>SUM(B166:B169)</f>
         <v>0</v>
       </c>
       <c r="C170" s="301">
         <f>SUM(C166:C169)</f>
         <v>115.46899999999999</v>
       </c>
       <c r="D170" s="244">
         <f>SUM(D166:D169)</f>
         <v>0</v>
       </c>
       <c r="E170" s="245">
         <f>SUM(E166:E169)</f>
         <v>115.46899999999999</v>
       </c>
       <c r="F170" s="250">
-        <f t="shared" ref="F170:F174" si="59">E170/E165</f>
+        <f t="shared" ref="F170:F172" si="59">E170/E165</f>
         <v>1.427834796587115</v>
       </c>
       <c r="G170" s="322">
         <f>SUM(G166:G169)</f>
         <v>135.38799999999998</v>
       </c>
       <c r="H170" s="244">
         <f>SUM(H166:H169)</f>
         <v>0.43999999999999995</v>
       </c>
       <c r="I170" s="248">
         <f>SUM(I166:I169)</f>
         <v>134.89499999999998</v>
       </c>
       <c r="J170" s="249">
-        <f t="shared" ref="J170:J174" si="60">SUM(G170:I170)</f>
+        <f t="shared" ref="J170" si="60">SUM(G170:I170)</f>
         <v>270.72299999999996</v>
       </c>
       <c r="K170" s="250">
         <f t="shared" ref="K170" si="61">J170/J165</f>
         <v>1.0451011426806671</v>
       </c>
       <c r="L170" s="244">
         <f>SUM(L166:L169)</f>
         <v>47.926999999999992</v>
       </c>
       <c r="M170" s="347">
         <f>SUM(M166:M169)</f>
         <v>51.286000000000008</v>
       </c>
       <c r="N170" s="301">
         <f>SUM(N166:N169)</f>
         <v>0.36499999999999999</v>
       </c>
       <c r="O170" s="347">
         <f>SUM(O166:O169)</f>
         <v>99.578000000000003</v>
       </c>
       <c r="P170" s="403">
-        <f t="shared" ref="P170:P174" si="62">O170/O165</f>
+        <f t="shared" ref="P170:P172" si="62">O170/O165</f>
         <v>0.97015812394657119</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" s="379" t="s">
         <v>9</v>
       </c>
       <c r="B171" s="319">
         <v>0</v>
       </c>
       <c r="C171" s="319">
         <v>0</v>
       </c>
       <c r="D171" s="319">
         <v>0</v>
       </c>
       <c r="E171" s="384">
         <f>SUM(B171:D171)</f>
         <v>0</v>
       </c>
       <c r="F171" s="385">
         <f t="shared" si="59"/>
         <v>0</v>
       </c>
-      <c r="G171" s="395">
+      <c r="G171" s="404">
         <v>22.622</v>
       </c>
       <c r="H171" s="106">
         <v>0</v>
       </c>
       <c r="I171" s="266">
         <v>29.675999999999998</v>
       </c>
       <c r="J171" s="320">
-        <f t="shared" ref="J171" si="63">SUM(G171:I171)</f>
+        <f t="shared" ref="J171:J172" si="63">SUM(G171:I171)</f>
         <v>52.298000000000002</v>
       </c>
       <c r="K171" s="306">
-        <f t="shared" ref="K171" si="64">J171/J166</f>
+        <f t="shared" ref="K171:K172" si="64">J171/J166</f>
         <v>1.056995028093294</v>
       </c>
       <c r="L171" s="277">
         <v>6.4729999999999999</v>
       </c>
       <c r="M171" s="374">
         <v>8.0820000000000007</v>
       </c>
       <c r="N171" s="84">
         <v>0</v>
       </c>
       <c r="O171" s="361">
         <f>SUM(L171:N171)</f>
         <v>14.555</v>
       </c>
       <c r="P171" s="401">
         <f t="shared" si="62"/>
         <v>0.92837096568439847</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" s="198" t="s">
         <v>12</v>
       </c>
-      <c r="B172" s="319"/>
-[...12 lines deleted...]
-      <c r="P172" s="402"/>
+      <c r="B172" s="319">
+        <v>0</v>
+      </c>
+      <c r="C172" s="319">
+        <v>53.999000000000002</v>
+      </c>
+      <c r="D172" s="319">
+        <v>0</v>
+      </c>
+      <c r="E172" s="386">
+        <f>SUM(B172:D172)</f>
+        <v>53.999000000000002</v>
+      </c>
+      <c r="F172" s="387">
+        <f t="shared" si="59"/>
+        <v>1.5710171069475154</v>
+      </c>
+      <c r="G172" s="376">
+        <v>32.311999999999998</v>
+      </c>
+      <c r="H172" s="84">
+        <v>0</v>
+      </c>
+      <c r="I172" s="38">
+        <v>32.110999999999997</v>
+      </c>
+      <c r="J172" s="321">
+        <f t="shared" si="63"/>
+        <v>64.423000000000002</v>
+      </c>
+      <c r="K172" s="307">
+        <f t="shared" si="64"/>
+        <v>0.95139852910771783</v>
+      </c>
+      <c r="L172" s="38">
+        <v>11.497</v>
+      </c>
+      <c r="M172" s="393">
+        <v>12.345000000000001</v>
+      </c>
+      <c r="N172" s="84">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="O172" s="85">
+        <f>SUM(L172:N172)</f>
+        <v>24.448</v>
+      </c>
+      <c r="P172" s="402">
+        <f t="shared" si="62"/>
+        <v>1.0195162635529609</v>
+      </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" s="198" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="319"/>
       <c r="C173" s="363"/>
       <c r="D173" s="319"/>
       <c r="E173" s="91"/>
       <c r="F173" s="381"/>
       <c r="G173" s="224"/>
       <c r="H173" s="84"/>
       <c r="I173" s="266"/>
       <c r="J173" s="321"/>
       <c r="K173" s="227"/>
       <c r="L173" s="38"/>
       <c r="M173" s="85"/>
       <c r="N173" s="84"/>
       <c r="O173" s="85"/>
       <c r="P173" s="402"/>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" s="198" t="s">
         <v>14</v>
       </c>
@@ -17627,100 +17672,102 @@
       <c r="C174" s="335"/>
       <c r="D174" s="319"/>
       <c r="E174" s="337"/>
       <c r="F174" s="338"/>
       <c r="G174" s="224"/>
       <c r="H174" s="84"/>
       <c r="I174" s="266"/>
       <c r="J174" s="321"/>
       <c r="K174" s="227"/>
       <c r="L174" s="372"/>
       <c r="M174" s="346"/>
       <c r="N174" s="84"/>
       <c r="O174" s="85"/>
       <c r="P174" s="405"/>
     </row>
     <row r="175" spans="1:16" ht="13.5" thickBot="1">
       <c r="A175" s="199">
         <v>2026</v>
       </c>
       <c r="B175" s="243">
         <f>SUM(B171:B174)</f>
         <v>0</v>
       </c>
       <c r="C175" s="301">
         <f>SUM(C171:C174)</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="D175" s="244">
         <f>SUM(D171:D174)</f>
         <v>0</v>
       </c>
       <c r="E175" s="245">
         <f>SUM(E171:E174)</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="F175" s="250">
         <f t="shared" ref="F175" si="65">E175/E170</f>
-        <v>0</v>
+        <v>0.46764932579307006</v>
       </c>
       <c r="G175" s="322">
-        <v>22.622</v>
+        <f>SUM(G171:G174)</f>
+        <v>54.933999999999997</v>
       </c>
       <c r="H175" s="244">
         <v>0</v>
       </c>
       <c r="I175" s="248">
-        <v>29.675999999999998</v>
+        <f>SUM(I171:I174)</f>
+        <v>61.786999999999992</v>
       </c>
       <c r="J175" s="249">
-        <f t="shared" ref="J175" si="66">SUM(G175:I175)</f>
-        <v>52.298000000000002</v>
+        <f>SUM(G175:I175)</f>
+        <v>116.72099999999999</v>
       </c>
       <c r="K175" s="250">
-        <f t="shared" ref="K175" si="67">J175/J170</f>
-        <v>0.19317900584730521</v>
+        <f t="shared" ref="K175" si="66">J175/J170</f>
+        <v>0.43114548819272841</v>
       </c>
       <c r="L175" s="244">
         <f>SUM(L171:L174)</f>
-        <v>6.4729999999999999</v>
+        <v>17.97</v>
       </c>
       <c r="M175" s="347">
         <f>SUM(M171:M174)</f>
-        <v>8.0820000000000007</v>
+        <v>20.427</v>
       </c>
       <c r="N175" s="301">
         <f>SUM(N171:N174)</f>
-        <v>0</v>
+        <v>0.60599999999999998</v>
       </c>
       <c r="O175" s="347">
         <f>SUM(O171:O174)</f>
-        <v>14.555</v>
+        <v>39.003</v>
       </c>
       <c r="P175" s="403">
-        <f t="shared" ref="P175" si="68">O175/O170</f>
-        <v>0.14616682399726846</v>
+        <f t="shared" ref="P175" si="67">O175/O170</f>
+        <v>0.39168290184578924</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B129:F129"/>
     <mergeCell ref="G129:K129"/>
     <mergeCell ref="L129:O129"/>
     <mergeCell ref="L2:O2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="G102:K102"/>
     <mergeCell ref="L102:O102"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
@@ -18280,64 +18327,64 @@
         <v>115.46899999999999</v>
       </c>
       <c r="C34" s="33">
         <f>'pas.apgr-cet'!J170</f>
         <v>270.72299999999996</v>
       </c>
       <c r="D34" s="391">
         <f>'pas.apgr-cet'!O170</f>
         <v>99.578000000000003</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P174"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A100" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A151" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="1" topLeftCell="A153" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A100" sqref="A100"/>
-      <selection pane="bottomLeft" activeCell="S166" sqref="S166"/>
+      <selection pane="bottomLeft" activeCell="U160" sqref="U160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.7265625" style="38" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="38" customWidth="1"/>
     <col min="5" max="5" width="9.7265625" style="39" customWidth="1"/>
     <col min="6" max="6" width="8.453125" style="7" customWidth="1"/>
     <col min="7" max="8" width="8.1796875" style="38" customWidth="1"/>
-    <col min="9" max="9" width="9.453125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="9" style="38" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="38" customWidth="1"/>
     <col min="11" max="11" width="9.7265625" style="8" customWidth="1"/>
     <col min="12" max="14" width="9.1796875" style="38"/>
     <col min="15" max="15" width="10.453125" style="8" customWidth="1"/>
     <col min="16" max="16" width="9.1796875" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="17.25" customHeight="1" thickBot="1">
       <c r="A1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="36"/>
       <c r="B2" s="418" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="414"/>
       <c r="D2" s="414"/>
       <c r="E2" s="414"/>
       <c r="F2" s="414"/>
@@ -27214,53 +27261,53 @@
       </c>
       <c r="C160" s="106">
         <f>'pas.apgr-cet'!C161</f>
         <v>0</v>
       </c>
       <c r="D160" s="277">
         <f>'pas.apgr-cet'!D161</f>
         <v>0</v>
       </c>
       <c r="E160" s="87">
         <f>'pas.apgr-cet'!E161</f>
         <v>0</v>
       </c>
       <c r="F160" s="229" t="e">
         <f>'pas.apgr-cet'!F161</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G160" s="280">
         <f>'pas.apgr-cet'!G161</f>
         <v>22.853999999999999</v>
       </c>
       <c r="H160" s="277">
         <f>'pas.apgr-cet'!H161</f>
         <v>0</v>
       </c>
-      <c r="I160" s="233" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I160" s="233">
+        <f>'pas.apgr-cet'!I161</f>
+        <v>28.177</v>
       </c>
       <c r="J160" s="89">
         <f>'pas.apgr-cet'!J161</f>
         <v>51.030999999999999</v>
       </c>
       <c r="K160" s="231">
         <f>'pas.apgr-cet'!K161</f>
         <v>0.86468305742413198</v>
       </c>
       <c r="L160" s="277">
         <f>'pas.apgr-cet'!L161</f>
         <v>8.0510000000000002</v>
       </c>
       <c r="M160" s="233">
         <f>'pas.apgr-cet'!M161</f>
         <v>9.9190000000000005</v>
       </c>
       <c r="N160" s="89">
         <f>'pas.apgr-cet'!N161</f>
         <v>0</v>
       </c>
       <c r="O160" s="368">
         <f>'pas.apgr-cet'!O161</f>
         <v>17.97</v>
       </c>
@@ -27279,53 +27326,53 @@
       </c>
       <c r="C161" s="84">
         <f>'pas.apgr-cet'!C162</f>
         <v>20.693000000000001</v>
       </c>
       <c r="D161" s="38">
         <f>'pas.apgr-cet'!D162</f>
         <v>0</v>
       </c>
       <c r="E161" s="88">
         <f>'pas.apgr-cet'!E162</f>
         <v>20.693000000000001</v>
       </c>
       <c r="F161" s="7">
         <f>'pas.apgr-cet'!F162</f>
         <v>0.62324558761520399</v>
       </c>
       <c r="G161" s="226">
         <f>'pas.apgr-cet'!G162</f>
         <v>29.734999999999999</v>
       </c>
       <c r="H161" s="38">
         <f>'pas.apgr-cet'!H162</f>
         <v>0.48599999999999999</v>
       </c>
-      <c r="I161" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I161" s="234">
+        <f>'pas.apgr-cet'!I162</f>
+        <v>30.579000000000001</v>
       </c>
       <c r="J161" s="91">
         <f>'pas.apgr-cet'!J162</f>
         <v>60.8</v>
       </c>
       <c r="K161" s="227">
         <f>'pas.apgr-cet'!K162</f>
         <v>0.81978264973168302</v>
       </c>
       <c r="L161" s="38">
         <f>'pas.apgr-cet'!L162</f>
         <v>12.61</v>
       </c>
       <c r="M161" s="234">
         <f>'pas.apgr-cet'!M162</f>
         <v>12.317</v>
       </c>
       <c r="N161" s="91">
         <f>'pas.apgr-cet'!N162</f>
         <v>0</v>
       </c>
       <c r="O161" s="369">
         <f>'pas.apgr-cet'!O162</f>
         <v>24.927</v>
       </c>
@@ -27344,53 +27391,53 @@
       </c>
       <c r="C162" s="84">
         <f>'pas.apgr-cet'!C163</f>
         <v>53.042999999999999</v>
       </c>
       <c r="D162" s="38">
         <f>'pas.apgr-cet'!D163</f>
         <v>0</v>
       </c>
       <c r="E162" s="88">
         <f>'pas.apgr-cet'!E163</f>
         <v>53.042999999999999</v>
       </c>
       <c r="F162" s="7">
         <f>'pas.apgr-cet'!F163</f>
         <v>1.1448458948458948</v>
       </c>
       <c r="G162" s="226">
         <f>'pas.apgr-cet'!G163</f>
         <v>45.356000000000002</v>
       </c>
       <c r="H162" s="38">
         <f>'pas.apgr-cet'!H163</f>
         <v>0</v>
       </c>
-      <c r="I162" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I162" s="234">
+        <f>'pas.apgr-cet'!I163</f>
+        <v>48.42</v>
       </c>
       <c r="J162" s="91">
         <f>'pas.apgr-cet'!J163</f>
         <v>93.77600000000001</v>
       </c>
       <c r="K162" s="227">
         <f>'pas.apgr-cet'!K163</f>
         <v>0.9638217398454203</v>
       </c>
       <c r="L162" s="38">
         <f>'pas.apgr-cet'!L163</f>
         <v>18.196000000000002</v>
       </c>
       <c r="M162" s="234">
         <f>'pas.apgr-cet'!M163</f>
         <v>21.402999999999999</v>
       </c>
       <c r="N162" s="91">
         <f>'pas.apgr-cet'!N163</f>
         <v>1.272</v>
       </c>
       <c r="O162" s="369">
         <f>'pas.apgr-cet'!O163</f>
         <v>40.871000000000002</v>
       </c>
@@ -27409,53 +27456,53 @@
       </c>
       <c r="C163" s="84">
         <f>'pas.apgr-cet'!C164</f>
         <v>7.1340000000000003</v>
       </c>
       <c r="D163" s="38">
         <f>'pas.apgr-cet'!D164</f>
         <v>0</v>
       </c>
       <c r="E163" s="88">
         <f>'pas.apgr-cet'!E164</f>
         <v>7.1340000000000003</v>
       </c>
       <c r="F163" s="7">
         <f>'pas.apgr-cet'!F164</f>
         <v>3.4681575109382599</v>
       </c>
       <c r="G163" s="226">
         <f>'pas.apgr-cet'!G164</f>
         <v>31.513000000000002</v>
       </c>
       <c r="H163" s="38">
         <f>'pas.apgr-cet'!H164</f>
         <v>0</v>
       </c>
-      <c r="I163" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I163" s="234">
+        <f>'pas.apgr-cet'!I164</f>
+        <v>21.92</v>
       </c>
       <c r="J163" s="91">
         <f>'pas.apgr-cet'!J164</f>
         <v>53.433000000000007</v>
       </c>
       <c r="K163" s="227">
         <f>'pas.apgr-cet'!K164</f>
         <v>0.94591771703724703</v>
       </c>
       <c r="L163" s="38">
         <f>'pas.apgr-cet'!L164</f>
         <v>9.6229999999999993</v>
       </c>
       <c r="M163" s="234">
         <f>'pas.apgr-cet'!M164</f>
         <v>9.25</v>
       </c>
       <c r="N163" s="91">
         <f>'pas.apgr-cet'!N164</f>
         <v>0</v>
       </c>
       <c r="O163" s="369">
         <f>'pas.apgr-cet'!O164</f>
         <v>18.872999999999998</v>
       </c>
@@ -27474,53 +27521,53 @@
       </c>
       <c r="C164" s="301">
         <f>'pas.apgr-cet'!C165</f>
         <v>80.87</v>
       </c>
       <c r="D164" s="244">
         <f>'pas.apgr-cet'!D165</f>
         <v>0</v>
       </c>
       <c r="E164" s="259">
         <f>'pas.apgr-cet'!E165</f>
         <v>80.87</v>
       </c>
       <c r="F164" s="260">
         <f>'pas.apgr-cet'!F165</f>
         <v>0.99116324104374265</v>
       </c>
       <c r="G164" s="247">
         <f>'pas.apgr-cet'!G165</f>
         <v>129.458</v>
       </c>
       <c r="H164" s="244">
         <f>'pas.apgr-cet'!H165</f>
         <v>0.48599999999999999</v>
       </c>
-      <c r="I164" s="261" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I164" s="261">
+        <f>'pas.apgr-cet'!I165</f>
+        <v>129.096</v>
       </c>
       <c r="J164" s="245">
         <f>'pas.apgr-cet'!J165</f>
         <v>259.03999999999996</v>
       </c>
       <c r="K164" s="250">
         <f>'pas.apgr-cet'!K165</f>
         <v>0.90268218993821581</v>
       </c>
       <c r="L164" s="244">
         <f>'pas.apgr-cet'!L165</f>
         <v>48.48</v>
       </c>
       <c r="M164" s="261">
         <f>'pas.apgr-cet'!M165</f>
         <v>52.888999999999996</v>
       </c>
       <c r="N164" s="245">
         <f>'pas.apgr-cet'!N165</f>
         <v>1.272</v>
       </c>
       <c r="O164" s="370">
         <f>'pas.apgr-cet'!O165</f>
         <v>102.64099999999999</v>
       </c>
@@ -27539,53 +27586,53 @@
       </c>
       <c r="C165" s="106">
         <f>'pas.apgr-cet'!C166</f>
         <v>1.292</v>
       </c>
       <c r="D165" s="277">
         <f>'pas.apgr-cet'!D166</f>
         <v>0</v>
       </c>
       <c r="E165" s="87">
         <f>'pas.apgr-cet'!E166</f>
         <v>1.292</v>
       </c>
       <c r="F165" s="229" t="e">
         <f>'pas.apgr-cet'!F166</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G165" s="280">
         <f>'pas.apgr-cet'!G166</f>
         <v>20.733000000000001</v>
       </c>
       <c r="H165" s="277">
         <f>'pas.apgr-cet'!H166</f>
         <v>0</v>
       </c>
-      <c r="I165" s="233" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I165" s="233">
+        <f>'pas.apgr-cet'!I166</f>
+        <v>28.745000000000001</v>
       </c>
       <c r="J165" s="89">
         <f>'pas.apgr-cet'!J166</f>
         <v>49.478000000000002</v>
       </c>
       <c r="K165" s="231">
         <f>'pas.apgr-cet'!K166</f>
         <v>0.96956751778330819</v>
       </c>
       <c r="L165" s="277">
         <f>'pas.apgr-cet'!L166</f>
         <v>6.7880000000000003</v>
       </c>
       <c r="M165" s="233">
         <f>'pas.apgr-cet'!M166</f>
         <v>8.89</v>
       </c>
       <c r="N165" s="89">
         <f>'pas.apgr-cet'!N166</f>
         <v>0</v>
       </c>
       <c r="O165" s="368">
         <f>'pas.apgr-cet'!O166</f>
         <v>15.678000000000001</v>
       </c>
@@ -27604,53 +27651,53 @@
       </c>
       <c r="C166" s="84">
         <f>'pas.apgr-cet'!C167</f>
         <v>34.372</v>
       </c>
       <c r="D166" s="38">
         <f>'pas.apgr-cet'!D167</f>
         <v>0</v>
       </c>
       <c r="E166" s="88">
         <f>'pas.apgr-cet'!E167</f>
         <v>34.372</v>
       </c>
       <c r="F166" s="7">
         <f>'pas.apgr-cet'!F167</f>
         <v>1.6610447977576956</v>
       </c>
       <c r="G166" s="226">
         <f>'pas.apgr-cet'!G167</f>
         <v>35.109000000000002</v>
       </c>
       <c r="H166" s="38">
         <f>'pas.apgr-cet'!H167</f>
         <v>0.34499999999999997</v>
       </c>
-      <c r="I166" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I166" s="234">
+        <f>'pas.apgr-cet'!I167</f>
+        <v>32.26</v>
       </c>
       <c r="J166" s="91">
         <f>'pas.apgr-cet'!J167</f>
         <v>67.713999999999999</v>
       </c>
       <c r="K166" s="227">
         <f>'pas.apgr-cet'!K167</f>
         <v>1.1137171052631578</v>
       </c>
       <c r="L166" s="38">
         <f>'pas.apgr-cet'!L167</f>
         <v>12.096</v>
       </c>
       <c r="M166" s="234">
         <f>'pas.apgr-cet'!M167</f>
         <v>11.884</v>
       </c>
       <c r="N166" s="91">
         <f>'pas.apgr-cet'!N167</f>
         <v>0</v>
       </c>
       <c r="O166" s="369">
         <f>'pas.apgr-cet'!O167</f>
         <v>23.98</v>
       </c>
@@ -27669,53 +27716,53 @@
       </c>
       <c r="C167" s="84">
         <f>'pas.apgr-cet'!C168</f>
         <v>66.27</v>
       </c>
       <c r="D167" s="38">
         <f>'pas.apgr-cet'!D168</f>
         <v>0</v>
       </c>
       <c r="E167" s="88">
         <f>'pas.apgr-cet'!E168</f>
         <v>66.27</v>
       </c>
       <c r="F167" s="7">
         <f>'pas.apgr-cet'!F168</f>
         <v>1.2493637237712798</v>
       </c>
       <c r="G167" s="226">
         <f>'pas.apgr-cet'!G168</f>
         <v>46.786999999999999</v>
       </c>
       <c r="H167" s="38">
         <f>'pas.apgr-cet'!H168</f>
         <v>9.5000000000000001E-2</v>
       </c>
-      <c r="I167" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I167" s="234">
+        <f>'pas.apgr-cet'!I168</f>
+        <v>50.173000000000002</v>
       </c>
       <c r="J167" s="91">
         <f>'pas.apgr-cet'!J168</f>
         <v>97.055000000000007</v>
       </c>
       <c r="K167" s="227">
         <f>'pas.apgr-cet'!K168</f>
         <v>1.0349663026787237</v>
       </c>
       <c r="L167" s="38">
         <f>'pas.apgr-cet'!L168</f>
         <v>19.773</v>
       </c>
       <c r="M167" s="234">
         <f>'pas.apgr-cet'!M168</f>
         <v>21.638000000000002</v>
       </c>
       <c r="N167" s="91">
         <f>'pas.apgr-cet'!N168</f>
         <v>0.36499999999999999</v>
       </c>
       <c r="O167" s="369">
         <f>'pas.apgr-cet'!O168</f>
         <v>41.776000000000003</v>
       </c>
@@ -27734,53 +27781,53 @@
       </c>
       <c r="C168" s="84">
         <f>'pas.apgr-cet'!C169</f>
         <v>13.535</v>
       </c>
       <c r="D168" s="38">
         <f>'pas.apgr-cet'!D169</f>
         <v>0</v>
       </c>
       <c r="E168" s="88">
         <f>'pas.apgr-cet'!E169</f>
         <v>13.535</v>
       </c>
       <c r="F168" s="7">
         <f>'pas.apgr-cet'!F169</f>
         <v>1.8972525932155873</v>
       </c>
       <c r="G168" s="226">
         <f>'pas.apgr-cet'!G169</f>
         <v>32.759</v>
       </c>
       <c r="H168" s="38">
         <f>'pas.apgr-cet'!H169</f>
         <v>0</v>
       </c>
-      <c r="I168" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I168" s="234">
+        <f>'pas.apgr-cet'!I169</f>
+        <v>23.716999999999999</v>
       </c>
       <c r="J168" s="91">
         <f>'pas.apgr-cet'!J169</f>
         <v>56.475999999999999</v>
       </c>
       <c r="K168" s="227">
         <f>'pas.apgr-cet'!K169</f>
         <v>1.056949825014504</v>
       </c>
       <c r="L168" s="38">
         <f>'pas.apgr-cet'!L169</f>
         <v>9.27</v>
       </c>
       <c r="M168" s="234">
         <f>'pas.apgr-cet'!M169</f>
         <v>8.8740000000000006</v>
       </c>
       <c r="N168" s="91">
         <f>'pas.apgr-cet'!N169</f>
         <v>0</v>
       </c>
       <c r="O168" s="369">
         <f>'pas.apgr-cet'!O169</f>
         <v>18.143999999999998</v>
       </c>
@@ -27799,53 +27846,53 @@
       </c>
       <c r="C169" s="301">
         <f>'pas.apgr-cet'!C170</f>
         <v>115.46899999999999</v>
       </c>
       <c r="D169" s="244">
         <f>'pas.apgr-cet'!D170</f>
         <v>0</v>
       </c>
       <c r="E169" s="259">
         <f>'pas.apgr-cet'!E170</f>
         <v>115.46899999999999</v>
       </c>
       <c r="F169" s="260">
         <f>'pas.apgr-cet'!F170</f>
         <v>1.427834796587115</v>
       </c>
       <c r="G169" s="247">
         <f>'pas.apgr-cet'!G170</f>
         <v>135.38799999999998</v>
       </c>
       <c r="H169" s="244">
         <f>'pas.apgr-cet'!H170</f>
         <v>0.43999999999999995</v>
       </c>
-      <c r="I169" s="261" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I169" s="261">
+        <f>'pas.apgr-cet'!I170</f>
+        <v>134.89499999999998</v>
       </c>
       <c r="J169" s="245">
         <f>'pas.apgr-cet'!J170</f>
         <v>270.72299999999996</v>
       </c>
       <c r="K169" s="250">
         <f>'pas.apgr-cet'!K170</f>
         <v>1.0451011426806671</v>
       </c>
       <c r="L169" s="244">
         <f>'pas.apgr-cet'!L170</f>
         <v>47.926999999999992</v>
       </c>
       <c r="M169" s="261">
         <f>'pas.apgr-cet'!M170</f>
         <v>51.286000000000008</v>
       </c>
       <c r="N169" s="245">
         <f>'pas.apgr-cet'!N170</f>
         <v>0.36499999999999999</v>
       </c>
       <c r="O169" s="370">
         <f>'pas.apgr-cet'!O170</f>
         <v>99.578000000000003</v>
       </c>
@@ -27864,183 +27911,183 @@
       </c>
       <c r="C170" s="106">
         <f>'pas.apgr-cet'!C171</f>
         <v>0</v>
       </c>
       <c r="D170" s="277">
         <f>'pas.apgr-cet'!D171</f>
         <v>0</v>
       </c>
       <c r="E170" s="87">
         <f>'pas.apgr-cet'!E171</f>
         <v>0</v>
       </c>
       <c r="F170" s="229">
         <f>'pas.apgr-cet'!F171</f>
         <v>0</v>
       </c>
       <c r="G170" s="280">
         <f>'pas.apgr-cet'!G171</f>
         <v>22.622</v>
       </c>
       <c r="H170" s="277">
         <f>'pas.apgr-cet'!H171</f>
         <v>0</v>
       </c>
-      <c r="I170" s="233" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I170" s="233">
+        <f>'pas.apgr-cet'!I171</f>
+        <v>29.675999999999998</v>
       </c>
       <c r="J170" s="89">
         <f>'pas.apgr-cet'!J171</f>
         <v>52.298000000000002</v>
       </c>
       <c r="K170" s="231">
         <f>'pas.apgr-cet'!K171</f>
         <v>1.056995028093294</v>
       </c>
       <c r="L170" s="277">
         <f>'pas.apgr-cet'!L171</f>
         <v>6.4729999999999999</v>
       </c>
       <c r="M170" s="233">
         <f>'pas.apgr-cet'!M171</f>
         <v>8.0820000000000007</v>
       </c>
       <c r="N170" s="89">
         <f>'pas.apgr-cet'!N171</f>
         <v>0</v>
       </c>
       <c r="O170" s="368">
         <f>'pas.apgr-cet'!O171</f>
         <v>14.555</v>
       </c>
       <c r="P170" s="360">
         <f>'pas.apgr-cet'!P171</f>
         <v>0.92837096568439847</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" s="201" t="s">
         <v>12</v>
       </c>
       <c r="B171" s="86">
         <f>'pas.apgr-cet'!B172</f>
         <v>0</v>
       </c>
       <c r="C171" s="84">
         <f>'pas.apgr-cet'!C172</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="D171" s="38">
         <f>'pas.apgr-cet'!D172</f>
         <v>0</v>
       </c>
       <c r="E171" s="88">
         <f>'pas.apgr-cet'!E172</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="F171" s="7">
         <f>'pas.apgr-cet'!F172</f>
-        <v>0</v>
+        <v>1.5710171069475154</v>
       </c>
       <c r="G171" s="226">
         <f>'pas.apgr-cet'!G172</f>
-        <v>0</v>
+        <v>32.311999999999998</v>
       </c>
       <c r="H171" s="38">
         <f>'pas.apgr-cet'!H172</f>
         <v>0</v>
       </c>
-      <c r="I171" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I171" s="234">
+        <f>'pas.apgr-cet'!I172</f>
+        <v>32.110999999999997</v>
       </c>
       <c r="J171" s="91">
         <f>'pas.apgr-cet'!J172</f>
-        <v>0</v>
+        <v>64.423000000000002</v>
       </c>
       <c r="K171" s="227">
         <f>'pas.apgr-cet'!K172</f>
-        <v>0</v>
+        <v>0.95139852910771783</v>
       </c>
       <c r="L171" s="38">
         <f>'pas.apgr-cet'!L172</f>
-        <v>0</v>
+        <v>11.497</v>
       </c>
       <c r="M171" s="234">
         <f>'pas.apgr-cet'!M172</f>
-        <v>0</v>
+        <v>12.345000000000001</v>
       </c>
       <c r="N171" s="91">
         <f>'pas.apgr-cet'!N172</f>
-        <v>0</v>
+        <v>0.60599999999999998</v>
       </c>
       <c r="O171" s="369">
         <f>'pas.apgr-cet'!O172</f>
-        <v>0</v>
+        <v>24.448</v>
       </c>
       <c r="P171" s="360">
         <f>'pas.apgr-cet'!P172</f>
-        <v>0</v>
+        <v>1.0195162635529609</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" s="201" t="s">
         <v>13</v>
       </c>
       <c r="B172" s="86">
         <f>'pas.apgr-cet'!B173</f>
         <v>0</v>
       </c>
       <c r="C172" s="84">
         <f>'pas.apgr-cet'!C173</f>
         <v>0</v>
       </c>
       <c r="D172" s="38">
         <f>'pas.apgr-cet'!D173</f>
         <v>0</v>
       </c>
       <c r="E172" s="88">
         <f>'pas.apgr-cet'!E173</f>
         <v>0</v>
       </c>
       <c r="F172" s="7">
         <f>'pas.apgr-cet'!F173</f>
         <v>0</v>
       </c>
       <c r="G172" s="226">
         <f>'pas.apgr-cet'!G173</f>
         <v>0</v>
       </c>
       <c r="H172" s="38">
         <f>'pas.apgr-cet'!H173</f>
         <v>0</v>
       </c>
-      <c r="I172" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I172" s="234">
+        <f>'pas.apgr-cet'!I173</f>
+        <v>0</v>
       </c>
       <c r="J172" s="91">
         <f>'pas.apgr-cet'!J173</f>
         <v>0</v>
       </c>
       <c r="K172" s="227">
         <f>'pas.apgr-cet'!K173</f>
         <v>0</v>
       </c>
       <c r="L172" s="38">
         <f>'pas.apgr-cet'!L173</f>
         <v>0</v>
       </c>
       <c r="M172" s="234">
         <f>'pas.apgr-cet'!M173</f>
         <v>0</v>
       </c>
       <c r="N172" s="91">
         <f>'pas.apgr-cet'!N173</f>
         <v>0</v>
       </c>
       <c r="O172" s="369">
         <f>'pas.apgr-cet'!O173</f>
         <v>0</v>
       </c>
@@ -28059,146 +28106,146 @@
       </c>
       <c r="C173" s="84">
         <f>'pas.apgr-cet'!C174</f>
         <v>0</v>
       </c>
       <c r="D173" s="38">
         <f>'pas.apgr-cet'!D174</f>
         <v>0</v>
       </c>
       <c r="E173" s="88">
         <f>'pas.apgr-cet'!E174</f>
         <v>0</v>
       </c>
       <c r="F173" s="7">
         <f>'pas.apgr-cet'!F174</f>
         <v>0</v>
       </c>
       <c r="G173" s="226">
         <f>'pas.apgr-cet'!G174</f>
         <v>0</v>
       </c>
       <c r="H173" s="38">
         <f>'pas.apgr-cet'!H174</f>
         <v>0</v>
       </c>
-      <c r="I173" s="234" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I173" s="234">
+        <f>'pas.apgr-cet'!I174</f>
+        <v>0</v>
       </c>
       <c r="J173" s="91">
         <f>'pas.apgr-cet'!J174</f>
         <v>0</v>
       </c>
       <c r="K173" s="227">
         <f>'pas.apgr-cet'!K174</f>
         <v>0</v>
       </c>
       <c r="L173" s="38">
         <f>'pas.apgr-cet'!L174</f>
         <v>0</v>
       </c>
       <c r="M173" s="234">
         <f>'pas.apgr-cet'!M174</f>
         <v>0</v>
       </c>
       <c r="N173" s="91">
         <f>'pas.apgr-cet'!N174</f>
         <v>0</v>
       </c>
       <c r="O173" s="369">
         <f>'pas.apgr-cet'!O174</f>
         <v>0</v>
       </c>
       <c r="P173" s="360">
         <f>'pas.apgr-cet'!P174</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:16" ht="14" thickBot="1">
       <c r="A174" s="202">
         <v>2026</v>
       </c>
       <c r="B174" s="258">
         <f>'pas.apgr-cet'!B175</f>
         <v>0</v>
       </c>
       <c r="C174" s="301">
         <f>'pas.apgr-cet'!C175</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="D174" s="244">
         <f>'pas.apgr-cet'!D175</f>
         <v>0</v>
       </c>
       <c r="E174" s="259">
         <f>'pas.apgr-cet'!E175</f>
-        <v>0</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="F174" s="260">
         <f>'pas.apgr-cet'!F175</f>
-        <v>0</v>
+        <v>0.46764932579307006</v>
       </c>
       <c r="G174" s="247">
         <f>'pas.apgr-cet'!G175</f>
-        <v>22.622</v>
+        <v>54.933999999999997</v>
       </c>
       <c r="H174" s="244">
         <f>'pas.apgr-cet'!H175</f>
         <v>0</v>
       </c>
-      <c r="I174" s="261" t="e">
-[...1 lines deleted...]
-        <v>#REF!</v>
+      <c r="I174" s="261">
+        <f>'pas.apgr-cet'!I175</f>
+        <v>61.786999999999992</v>
       </c>
       <c r="J174" s="245">
         <f>'pas.apgr-cet'!J175</f>
-        <v>52.298000000000002</v>
+        <v>116.72099999999999</v>
       </c>
       <c r="K174" s="250">
         <f>'pas.apgr-cet'!K175</f>
-        <v>0.19317900584730521</v>
+        <v>0.43114548819272841</v>
       </c>
       <c r="L174" s="244">
         <f>'pas.apgr-cet'!L175</f>
-        <v>6.4729999999999999</v>
+        <v>17.97</v>
       </c>
       <c r="M174" s="261">
         <f>'pas.apgr-cet'!M175</f>
-        <v>8.0820000000000007</v>
+        <v>20.427</v>
       </c>
       <c r="N174" s="245">
         <f>'pas.apgr-cet'!N175</f>
-        <v>0</v>
+        <v>0.60599999999999998</v>
       </c>
       <c r="O174" s="370">
         <f>'pas.apgr-cet'!O175</f>
-        <v>14.555</v>
+        <v>39.003</v>
       </c>
       <c r="P174" s="366">
         <f>'pas.apgr-cet'!P175</f>
-        <v>0.14616682399726846</v>
+        <v>0.39168290184578924</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="G102:K102"/>
     <mergeCell ref="L102:O102"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:O2"/>
     <mergeCell ref="A100:O100"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="I35" sqref="I35"/>