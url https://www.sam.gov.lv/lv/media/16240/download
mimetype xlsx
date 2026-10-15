--- v0 (2026-06-19)
+++ v1 (2026-10-15)
@@ -7,113 +7,147 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11CB9F79-8B48-4DB3-BFA6-B60A8838895F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7204637-C85D-4868-9312-3E7E49F7C011}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9510" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pasaz.parv-cet" sheetId="1" r:id="rId1"/>
     <sheet name="pasaz.parv-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="passenger.tr-quart." sheetId="4" r:id="rId3"/>
     <sheet name="passenger.tr-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B35" i="3" l="1"/>
-  <c r="B35" i="2"/>
+  <c r="G172" i="4" l="1"/>
+  <c r="F172" i="4"/>
+  <c r="E172" i="4"/>
+  <c r="D172" i="4"/>
+  <c r="C172" i="4"/>
+  <c r="B172" i="4"/>
+  <c r="G171" i="4"/>
+  <c r="F171" i="4"/>
+  <c r="E171" i="4"/>
+  <c r="D171" i="4"/>
+  <c r="C171" i="4"/>
+  <c r="B171" i="4"/>
+  <c r="G170" i="4"/>
+  <c r="F170" i="4"/>
+  <c r="E170" i="4"/>
+  <c r="D170" i="4"/>
+  <c r="C170" i="4"/>
+  <c r="B170" i="4"/>
+  <c r="G169" i="4"/>
+  <c r="F169" i="4"/>
+  <c r="E169" i="4"/>
+  <c r="D169" i="4"/>
+  <c r="C169" i="4"/>
+  <c r="B169" i="4"/>
+  <c r="G168" i="4"/>
+  <c r="F168" i="4"/>
+  <c r="E168" i="4"/>
+  <c r="D168" i="4"/>
+  <c r="C168" i="4"/>
+  <c r="B168" i="4"/>
+  <c r="G168" i="1"/>
+  <c r="F169" i="1"/>
+  <c r="G169" i="1" s="1"/>
+  <c r="F168" i="1"/>
+  <c r="F166" i="1"/>
+  <c r="D172" i="1"/>
+  <c r="B172" i="1"/>
+  <c r="B167" i="1"/>
   <c r="G166" i="1"/>
-  <c r="F166" i="1"/>
-  <c r="E166" i="1" s="1"/>
+  <c r="E166" i="1"/>
   <c r="E166" i="4" s="1"/>
   <c r="G165" i="1"/>
   <c r="G165" i="4" s="1"/>
   <c r="F165" i="1"/>
   <c r="F165" i="4" s="1"/>
   <c r="C165" i="1"/>
   <c r="C165" i="4" s="1"/>
   <c r="E165" i="1"/>
   <c r="E165" i="4" s="1"/>
   <c r="F164" i="1"/>
   <c r="C164" i="1" s="1"/>
   <c r="C164" i="4" s="1"/>
   <c r="G166" i="4"/>
   <c r="D166" i="4"/>
   <c r="B166" i="4"/>
   <c r="D165" i="4"/>
   <c r="B165" i="4"/>
   <c r="D164" i="4"/>
   <c r="B164" i="4"/>
   <c r="D163" i="4"/>
   <c r="B163" i="4"/>
   <c r="D167" i="1"/>
   <c r="D167" i="4" s="1"/>
-  <c r="B167" i="1"/>
   <c r="F163" i="1"/>
   <c r="G163" i="1" s="1"/>
   <c r="G163" i="4" s="1"/>
   <c r="B34" i="3"/>
   <c r="G161" i="1"/>
   <c r="G161" i="4" s="1"/>
   <c r="B34" i="2"/>
   <c r="F161" i="1"/>
   <c r="C161" i="1" s="1"/>
   <c r="C161" i="4" s="1"/>
   <c r="F160" i="1"/>
   <c r="C160" i="1" s="1"/>
   <c r="C160" i="4" s="1"/>
   <c r="F159" i="1"/>
   <c r="C159" i="1" s="1"/>
   <c r="C159" i="4" s="1"/>
   <c r="D162" i="1"/>
   <c r="B162" i="1"/>
   <c r="B162" i="4" s="1"/>
   <c r="F158" i="1"/>
   <c r="E158" i="1" s="1"/>
   <c r="E158" i="4" s="1"/>
   <c r="D161" i="4"/>
   <c r="B161" i="4"/>
   <c r="F160" i="4"/>
@@ -185,58 +219,62 @@
   <c r="E148" i="1" s="1"/>
   <c r="E148" i="4" s="1"/>
   <c r="G146" i="1"/>
   <c r="G146" i="4" s="1"/>
   <c r="F146" i="1"/>
   <c r="C146" i="1" s="1"/>
   <c r="C146" i="4" s="1"/>
   <c r="F145" i="1"/>
   <c r="C145" i="1" s="1"/>
   <c r="C145" i="4" s="1"/>
   <c r="B30" i="2"/>
   <c r="F144" i="1"/>
   <c r="F144" i="4" s="1"/>
   <c r="D146" i="4"/>
   <c r="B146" i="4"/>
   <c r="D145" i="4"/>
   <c r="B145" i="4"/>
   <c r="D144" i="4"/>
   <c r="B144" i="4"/>
   <c r="D143" i="4"/>
   <c r="B143" i="4"/>
   <c r="D147" i="1"/>
   <c r="B147" i="1"/>
   <c r="F143" i="1"/>
   <c r="G143" i="1" s="1"/>
-  <c r="C166" i="1" l="1"/>
+  <c r="E169" i="1" l="1"/>
+  <c r="C169" i="1"/>
+  <c r="E168" i="1"/>
+  <c r="C168" i="1"/>
+  <c r="F172" i="1"/>
+  <c r="C172" i="1"/>
+  <c r="C166" i="1"/>
   <c r="C166" i="4" s="1"/>
   <c r="F166" i="4"/>
   <c r="C163" i="1"/>
   <c r="C163" i="4" s="1"/>
   <c r="F167" i="1"/>
-  <c r="G167" i="1" s="1"/>
-  <c r="G167" i="4" s="1"/>
   <c r="E163" i="1"/>
   <c r="E163" i="4" s="1"/>
   <c r="F163" i="4"/>
   <c r="G164" i="1"/>
   <c r="G164" i="4" s="1"/>
   <c r="E164" i="1"/>
   <c r="E164" i="4" s="1"/>
   <c r="F164" i="4"/>
   <c r="B167" i="4"/>
   <c r="E161" i="1"/>
   <c r="E161" i="4" s="1"/>
   <c r="F161" i="4"/>
   <c r="G160" i="1"/>
   <c r="G160" i="4" s="1"/>
   <c r="G159" i="1"/>
   <c r="G159" i="4" s="1"/>
   <c r="F159" i="4"/>
   <c r="G158" i="1"/>
   <c r="G158" i="4" s="1"/>
   <c r="C158" i="1"/>
   <c r="C158" i="4" s="1"/>
   <c r="E160" i="1"/>
   <c r="E160" i="4" s="1"/>
   <c r="F162" i="1"/>
   <c r="F162" i="4" s="1"/>
@@ -283,51 +321,56 @@
   <c r="C148" i="4" s="1"/>
   <c r="F146" i="4"/>
   <c r="E146" i="1"/>
   <c r="E146" i="4" s="1"/>
   <c r="F145" i="4"/>
   <c r="G145" i="1"/>
   <c r="G145" i="4" s="1"/>
   <c r="E144" i="1"/>
   <c r="E144" i="4" s="1"/>
   <c r="C144" i="1"/>
   <c r="C144" i="4" s="1"/>
   <c r="G144" i="1"/>
   <c r="G144" i="4" s="1"/>
   <c r="E145" i="1"/>
   <c r="E145" i="4" s="1"/>
   <c r="D147" i="4"/>
   <c r="F147" i="1"/>
   <c r="C143" i="1"/>
   <c r="C143" i="4" s="1"/>
   <c r="F143" i="4"/>
   <c r="B147" i="4"/>
   <c r="E143" i="1"/>
   <c r="E143" i="4" s="1"/>
   <c r="C141" i="1"/>
   <c r="F141" i="1"/>
-  <c r="F167" i="4" l="1"/>
+  <c r="G167" i="1" l="1"/>
+  <c r="G167" i="4" s="1"/>
+  <c r="G172" i="1"/>
+  <c r="B35" i="3"/>
+  <c r="B35" i="2"/>
+  <c r="F167" i="4"/>
   <c r="C167" i="1"/>
   <c r="C167" i="4" s="1"/>
   <c r="E167" i="1"/>
   <c r="E167" i="4" s="1"/>
   <c r="C162" i="1"/>
   <c r="C162" i="4" s="1"/>
   <c r="E162" i="1"/>
   <c r="E162" i="4" s="1"/>
   <c r="G162" i="1"/>
   <c r="G162" i="4" s="1"/>
   <c r="F157" i="4"/>
   <c r="C157" i="1"/>
   <c r="C157" i="4" s="1"/>
   <c r="E157" i="1"/>
   <c r="E157" i="4" s="1"/>
   <c r="F152" i="4"/>
   <c r="C152" i="1"/>
   <c r="C152" i="4" s="1"/>
   <c r="E152" i="1"/>
   <c r="E152" i="4" s="1"/>
   <c r="E147" i="1"/>
   <c r="E147" i="4" s="1"/>
   <c r="B31" i="2"/>
   <c r="B31" i="3"/>
   <c r="F147" i="4"/>
@@ -340,51 +383,52 @@
   <c r="F139" i="1"/>
   <c r="C139" i="1"/>
   <c r="E139" i="1"/>
   <c r="F141" i="4" l="1"/>
   <c r="E141" i="4"/>
   <c r="D141" i="4"/>
   <c r="C141" i="4"/>
   <c r="B141" i="4"/>
   <c r="F140" i="4"/>
   <c r="E140" i="4"/>
   <c r="D140" i="4"/>
   <c r="C140" i="4"/>
   <c r="B140" i="4"/>
   <c r="F139" i="4"/>
   <c r="E139" i="4"/>
   <c r="D139" i="4"/>
   <c r="C139" i="4"/>
   <c r="B139" i="4"/>
   <c r="D138" i="4"/>
   <c r="B138" i="4"/>
   <c r="D142" i="1"/>
   <c r="D142" i="4" s="1"/>
   <c r="B142" i="1"/>
   <c r="B142" i="4" s="1"/>
   <c r="F138" i="1"/>
-  <c r="G143" i="4" l="1"/>
+  <c r="E172" i="1" l="1"/>
+  <c r="G143" i="4"/>
   <c r="F142" i="1"/>
   <c r="C138" i="1"/>
   <c r="C138" i="4" s="1"/>
   <c r="F138" i="4"/>
   <c r="E138" i="1"/>
   <c r="E138" i="4" s="1"/>
   <c r="D136" i="4"/>
   <c r="B136" i="4"/>
   <c r="F135" i="1"/>
   <c r="G140" i="1" s="1"/>
   <c r="G140" i="4" s="1"/>
   <c r="F136" i="1"/>
   <c r="F136" i="4" s="1"/>
   <c r="G141" i="1" l="1"/>
   <c r="G141" i="4" s="1"/>
   <c r="E136" i="1"/>
   <c r="E136" i="4" s="1"/>
   <c r="C136" i="1"/>
   <c r="C136" i="4" s="1"/>
   <c r="E142" i="1"/>
   <c r="E142" i="4" s="1"/>
   <c r="B30" i="3"/>
   <c r="G147" i="1"/>
   <c r="G147" i="4" s="1"/>
   <c r="F142" i="4"/>
@@ -1764,51 +1808,51 @@
   <c r="B17" i="2"/>
   <c r="B17" i="3"/>
   <c r="E77" i="1"/>
   <c r="E77" i="4" s="1"/>
   <c r="F77" i="4"/>
   <c r="G77" i="1"/>
   <c r="G77" i="4" s="1"/>
   <c r="G127" i="1"/>
   <c r="G127" i="4" s="1"/>
   <c r="F137" i="4"/>
   <c r="E137" i="1"/>
   <c r="E137" i="4" s="1"/>
   <c r="C137" i="1"/>
   <c r="C137" i="4" s="1"/>
   <c r="B28" i="2"/>
   <c r="G132" i="1"/>
   <c r="G132" i="4" s="1"/>
   <c r="F132" i="4"/>
   <c r="B28" i="3"/>
   <c r="C132" i="1"/>
   <c r="C132" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="22">
   <si>
     <t>Pasažieru pārvadājumi dzelzceļa transportā (milj.pas.)</t>
   </si>
   <si>
     <t>datu avots: CSP</t>
   </si>
   <si>
     <t>iekšzemē</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>starptau-tiskie pārvadājumi</t>
   </si>
   <si>
     <t>KOPĀ</t>
   </si>
   <si>
     <t>%, salīdzinot ar iepr.gada attiecīgo periodu</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
@@ -4934,57 +4978,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J167"/>
+  <dimension ref="A1:J172"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B157" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B162" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="M162" sqref="M161:M162"/>
+      <selection pane="bottomRight" activeCell="H172" sqref="H172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.7265625" style="18" customWidth="1"/>
     <col min="3" max="3" width="7.7265625" style="8" customWidth="1"/>
     <col min="4" max="4" width="7.7265625" style="18" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="8" customWidth="1"/>
     <col min="6" max="6" width="7.7265625" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="7" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="78" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="24" t="s">
@@ -7628,51 +7672,51 @@
       <c r="D101" s="65">
         <v>0.09</v>
       </c>
       <c r="E101" s="101">
         <f t="shared" si="12"/>
         <v>1.9284336833083351E-2</v>
       </c>
       <c r="F101" s="18">
         <f>SUM(B101,D101)</f>
         <v>4.6669999999999998</v>
       </c>
       <c r="G101" s="74">
         <f t="shared" si="13"/>
         <v>0.96986699916874475</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="76">
         <v>2012</v>
       </c>
       <c r="B102" s="110">
         <f>SUM(B98:B101)</f>
         <v>19.408999999999999</v>
       </c>
       <c r="C102" s="72">
-        <f t="shared" ref="C102:C166" si="14">B102/F102</f>
+        <f t="shared" ref="C102:C168" si="14">B102/F102</f>
         <v>0.98238598977577574</v>
       </c>
       <c r="D102" s="110">
         <f>SUM(D98:D101)</f>
         <v>0.34799999999999998</v>
       </c>
       <c r="E102" s="116">
         <f t="shared" si="12"/>
         <v>1.7614010224224326E-2</v>
       </c>
       <c r="F102" s="63">
         <f>SUM(F98:F101)</f>
         <v>19.756999999999998</v>
       </c>
       <c r="G102" s="75">
         <f t="shared" si="13"/>
         <v>0.96413234432949424</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="109" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="64">
         <v>4.2830000000000004</v>
@@ -9170,51 +9214,51 @@
       </c>
       <c r="F157" s="63">
         <f>SUM(F153:F156)</f>
         <v>17.131999999999998</v>
       </c>
       <c r="G157" s="75">
         <f t="shared" ref="G157:G161" si="33">F157/F152</f>
         <v>1.0915578209620898</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" s="109" t="s">
         <v>7</v>
       </c>
       <c r="B158" s="64">
         <v>4.01</v>
       </c>
       <c r="C158" s="115">
         <f t="shared" si="14"/>
         <v>0.99577849515768557</v>
       </c>
       <c r="D158" s="65">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="E158" s="100">
-        <f t="shared" ref="E158:E166" si="34">D158/F158</f>
+        <f t="shared" ref="E158:E169" si="34">D158/F158</f>
         <v>4.221504842314378E-3</v>
       </c>
       <c r="F158" s="18">
         <f>SUM(B158,D158)</f>
         <v>4.0270000000000001</v>
       </c>
       <c r="G158" s="73">
         <f t="shared" si="33"/>
         <v>1.0863231723765847</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" s="109" t="s">
         <v>9</v>
       </c>
       <c r="B159" s="65">
         <v>4.984</v>
       </c>
       <c r="C159" s="28">
         <f t="shared" si="14"/>
         <v>0.99580419580419577</v>
       </c>
       <c r="D159" s="65">
         <v>2.1000000000000001E-2</v>
       </c>
@@ -9288,51 +9332,51 @@
     <row r="162" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="125">
         <v>2024</v>
       </c>
       <c r="B162" s="110">
         <f>SUM(B158:B161)</f>
         <v>19.432000000000002</v>
       </c>
       <c r="C162" s="72">
         <f t="shared" ref="C162" si="35">B162/F162</f>
         <v>0.99600205023065114</v>
       </c>
       <c r="D162" s="110">
         <f>SUM(D158:D161)</f>
         <v>7.8E-2</v>
       </c>
       <c r="E162" s="116">
         <f>D162/F162</f>
         <v>3.9979497693490521E-3</v>
       </c>
       <c r="F162" s="63">
         <f>SUM(F158:F161)</f>
         <v>19.509999999999998</v>
       </c>
       <c r="G162" s="75">
-        <f t="shared" ref="G162:G166" si="36">F162/F157</f>
+        <f t="shared" ref="G162:G169" si="36">F162/F157</f>
         <v>1.1388045762316135</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163" s="109" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="64">
         <v>4.7569999999999997</v>
       </c>
       <c r="C163" s="115">
         <f t="shared" si="14"/>
         <v>0.9968566638725902</v>
       </c>
       <c r="D163" s="65">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="E163" s="100">
         <f t="shared" si="34"/>
         <v>3.1433361274098913E-3</v>
       </c>
       <c r="F163" s="18">
         <f>SUM(B163,D163)</f>
         <v>4.7719999999999994</v>
       </c>
@@ -9409,68 +9453,173 @@
       <c r="D166" s="41">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="E166" s="101">
         <f t="shared" si="34"/>
         <v>4.2561423873089567E-3</v>
       </c>
       <c r="F166" s="18">
         <f>SUM(B166,D166)</f>
         <v>5.1690000000000005</v>
       </c>
       <c r="G166" s="74">
         <f t="shared" si="36"/>
         <v>1.0461445051608986</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A167" s="125">
         <v>2025</v>
       </c>
       <c r="B167" s="110">
         <f>SUM(B163:B166)</f>
         <v>21.302</v>
       </c>
       <c r="C167" s="72">
-        <f t="shared" ref="C167" si="37">B167/F167</f>
+        <f t="shared" ref="B167:C172" si="37">B167/F167</f>
         <v>0.99551359940181328</v>
       </c>
       <c r="D167" s="110">
         <f>SUM(D163:D166)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E167" s="116">
         <f>D167/F167</f>
         <v>4.4864005981867464E-3</v>
       </c>
       <c r="F167" s="63">
         <f>SUM(F163:F166)</f>
         <v>21.398</v>
       </c>
       <c r="G167" s="75">
-        <f t="shared" ref="G167" si="38">F167/F162</f>
+        <f t="shared" ref="G167:G171" si="38">F167/F162</f>
         <v>1.0967708867247565</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" s="109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B168" s="64">
+        <v>4.6369999999999996</v>
+      </c>
+      <c r="C168" s="115">
+        <f t="shared" si="14"/>
+        <v>0.99656135826348591</v>
+      </c>
+      <c r="D168" s="65">
+        <v>1.6E-2</v>
+      </c>
+      <c r="E168" s="100">
+        <f t="shared" si="34"/>
+        <v>3.4386417365140773E-3</v>
+      </c>
+      <c r="F168" s="18">
+        <f t="shared" ref="F168:F169" si="39">SUM(B168,D168)</f>
+        <v>4.6529999999999996</v>
+      </c>
+      <c r="G168" s="73">
+        <f t="shared" si="36"/>
+        <v>0.97506286672254827</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" s="109" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="65">
+        <v>5.4669999999999996</v>
+      </c>
+      <c r="C169" s="28">
+        <f t="shared" ref="C169" si="40">B169/F169</f>
+        <v>0.99562921143689675</v>
+      </c>
+      <c r="D169" s="65">
+        <v>2.4E-2</v>
+      </c>
+      <c r="E169" s="101">
+        <f t="shared" si="34"/>
+        <v>4.3707885631032607E-3</v>
+      </c>
+      <c r="F169" s="18">
+        <f t="shared" si="39"/>
+        <v>5.4909999999999997</v>
+      </c>
+      <c r="G169" s="74">
+        <f t="shared" si="36"/>
+        <v>1.0200631618056846</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" s="65"/>
+      <c r="C170" s="28"/>
+      <c r="D170" s="65"/>
+      <c r="E170" s="101"/>
+      <c r="F170" s="18"/>
+      <c r="G170" s="74"/>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="124"/>
+      <c r="C171" s="28"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="101"/>
+      <c r="F171" s="18"/>
+      <c r="G171" s="74"/>
+    </row>
+    <row r="172" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="125">
+        <v>2026</v>
+      </c>
+      <c r="B172" s="110">
+        <f>SUM(B168:B171)</f>
+        <v>10.103999999999999</v>
+      </c>
+      <c r="C172" s="72">
+        <f t="shared" ref="C172" si="41">B172/F172</f>
+        <v>0.99605678233438499</v>
+      </c>
+      <c r="D172" s="110">
+        <f>SUM(D168:D171)</f>
+        <v>0.04</v>
+      </c>
+      <c r="E172" s="116">
+        <f>D172/F172</f>
+        <v>3.9432176656151426E-3</v>
+      </c>
+      <c r="F172" s="63">
+        <f>SUM(F168:F171)</f>
+        <v>10.143999999999998</v>
+      </c>
+      <c r="G172" s="75">
+        <f t="shared" ref="G168:G172" si="42">F172/F167</f>
+        <v>0.47406299654173278</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A22" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="T36" sqref="T36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
@@ -9781,51 +9930,51 @@
       <c r="A35" s="137">
         <v>2025</v>
       </c>
       <c r="B35" s="131">
         <f>'pasaz.parv-cet'!F167</f>
         <v>21.398</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H6877"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B161" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="H165" sqref="H165"/>
+      <selection pane="bottomRight" activeCell="H166" sqref="H166"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.7265625" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.7265625" style="30" customWidth="1"/>
     <col min="4" max="4" width="7.7265625" style="7" customWidth="1"/>
     <col min="5" max="5" width="7.7265625" style="28" customWidth="1"/>
     <col min="6" max="6" width="7.7265625" style="7" customWidth="1"/>
     <col min="7" max="7" width="9.7265625" style="28" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="65" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="24" t="s">
@@ -14608,63 +14757,193 @@
         <f>'pasaz.parv-cet'!B167</f>
         <v>21.302</v>
       </c>
       <c r="C167" s="72">
         <f>'pasaz.parv-cet'!C167</f>
         <v>0.99551359940181328</v>
       </c>
       <c r="D167" s="62">
         <f>'pasaz.parv-cet'!D167</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E167" s="111">
         <f>'pasaz.parv-cet'!E167</f>
         <v>4.4864005981867464E-3</v>
       </c>
       <c r="F167" s="63">
         <f>'pasaz.parv-cet'!F167</f>
         <v>21.398</v>
       </c>
       <c r="G167" s="84">
         <f>'pasaz.parv-cet'!G167</f>
         <v>1.0967708867247565</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C168" s="28"/>
+      <c r="A168" s="109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B168" s="18">
+        <f>'pasaz.parv-cet'!B168</f>
+        <v>4.6369999999999996</v>
+      </c>
+      <c r="C168" s="28">
+        <f>'pasaz.parv-cet'!C168</f>
+        <v>0.99656135826348591</v>
+      </c>
+      <c r="D168" s="119">
+        <f>'pasaz.parv-cet'!D168</f>
+        <v>1.6E-2</v>
+      </c>
+      <c r="E168" s="69">
+        <f>'pasaz.parv-cet'!E168</f>
+        <v>3.4386417365140773E-3</v>
+      </c>
+      <c r="F168" s="18">
+        <f>'pasaz.parv-cet'!F168</f>
+        <v>4.6529999999999996</v>
+      </c>
+      <c r="G168" s="80">
+        <f>'pasaz.parv-cet'!G168</f>
+        <v>0.97506286672254827</v>
+      </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C169" s="28"/>
+      <c r="A169" s="109" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="18">
+        <f>'pasaz.parv-cet'!B169</f>
+        <v>5.4669999999999996</v>
+      </c>
+      <c r="C169" s="28">
+        <f>'pasaz.parv-cet'!C169</f>
+        <v>0.99562921143689675</v>
+      </c>
+      <c r="D169" s="120">
+        <f>'pasaz.parv-cet'!D169</f>
+        <v>2.4E-2</v>
+      </c>
+      <c r="E169" s="30">
+        <f>'pasaz.parv-cet'!E169</f>
+        <v>4.3707885631032607E-3</v>
+      </c>
+      <c r="F169" s="18">
+        <f>'pasaz.parv-cet'!F169</f>
+        <v>5.4909999999999997</v>
+      </c>
+      <c r="G169" s="81">
+        <f>'pasaz.parv-cet'!G169</f>
+        <v>1.0200631618056846</v>
+      </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C170" s="28"/>
+      <c r="A170" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" s="18">
+        <f>'pasaz.parv-cet'!B170</f>
+        <v>0</v>
+      </c>
+      <c r="C170" s="28">
+        <f>'pasaz.parv-cet'!C170</f>
+        <v>0</v>
+      </c>
+      <c r="D170" s="120">
+        <f>'pasaz.parv-cet'!D170</f>
+        <v>0</v>
+      </c>
+      <c r="E170" s="30">
+        <f>'pasaz.parv-cet'!E170</f>
+        <v>0</v>
+      </c>
+      <c r="F170" s="18">
+        <f>'pasaz.parv-cet'!F170</f>
+        <v>0</v>
+      </c>
+      <c r="G170" s="81">
+        <f>'pasaz.parv-cet'!G170</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C171" s="28"/>
-[...2 lines deleted...]
-      <c r="C172" s="28"/>
+      <c r="A171" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="18">
+        <f>'pasaz.parv-cet'!B171</f>
+        <v>0</v>
+      </c>
+      <c r="C171" s="28">
+        <f>'pasaz.parv-cet'!C171</f>
+        <v>0</v>
+      </c>
+      <c r="D171" s="120">
+        <f>'pasaz.parv-cet'!D171</f>
+        <v>0</v>
+      </c>
+      <c r="E171" s="30">
+        <f>'pasaz.parv-cet'!E171</f>
+        <v>0</v>
+      </c>
+      <c r="F171" s="18">
+        <f>'pasaz.parv-cet'!F171</f>
+        <v>0</v>
+      </c>
+      <c r="G171" s="81">
+        <f>'pasaz.parv-cet'!G171</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="76">
+        <v>2026</v>
+      </c>
+      <c r="B172" s="63">
+        <f>'pasaz.parv-cet'!B172</f>
+        <v>10.103999999999999</v>
+      </c>
+      <c r="C172" s="72">
+        <f>'pasaz.parv-cet'!C172</f>
+        <v>0.99605678233438499</v>
+      </c>
+      <c r="D172" s="62">
+        <f>'pasaz.parv-cet'!D172</f>
+        <v>0.04</v>
+      </c>
+      <c r="E172" s="111">
+        <f>'pasaz.parv-cet'!E172</f>
+        <v>3.9432176656151426E-3</v>
+      </c>
+      <c r="F172" s="63">
+        <f>'pasaz.parv-cet'!F172</f>
+        <v>10.143999999999998</v>
+      </c>
+      <c r="G172" s="84">
+        <f>'pasaz.parv-cet'!G172</f>
+        <v>0.47406299654173278</v>
+      </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C173" s="28"/>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C174" s="28"/>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C175" s="28"/>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C176" s="28"/>
     </row>
     <row r="177" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C177" s="28"/>
     </row>
     <row r="178" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C178" s="28"/>
     </row>
     <row r="179" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C179" s="28"/>
     </row>
     <row r="180" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C180" s="28"/>
     </row>