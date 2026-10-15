--- v0 (2026-06-19)
+++ v1 (2026-10-15)
@@ -11,181 +11,176 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5977BE14-B4F9-436F-8E2A-522416AF4593}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6F842B2-8174-43BF-B0EE-A3D9DE5C458E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="kr.parv-cet" sheetId="1" r:id="rId1"/>
     <sheet name="kr.parv-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="freight.tr-quart." sheetId="4" r:id="rId3"/>
     <sheet name="freight.tr-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P177" i="4" l="1"/>
-[...9 lines deleted...]
-  <c r="B177" i="4"/>
+  <c r="O176" i="1" l="1"/>
+  <c r="O174" i="4" s="1"/>
+  <c r="G178" i="1"/>
+  <c r="G177" i="1"/>
+  <c r="G176" i="1"/>
+  <c r="G175" i="1"/>
+  <c r="E178" i="1"/>
+  <c r="E177" i="1"/>
+  <c r="E176" i="1"/>
+  <c r="E175" i="1"/>
+  <c r="E173" i="1"/>
+  <c r="E171" i="4" s="1"/>
+  <c r="C176" i="1"/>
+  <c r="C175" i="1"/>
+  <c r="N176" i="1"/>
   <c r="P176" i="4"/>
   <c r="O176" i="4"/>
   <c r="N176" i="4"/>
   <c r="M176" i="4"/>
   <c r="L176" i="4"/>
   <c r="G176" i="4"/>
   <c r="F176" i="4"/>
   <c r="E176" i="4"/>
   <c r="D176" i="4"/>
   <c r="C176" i="4"/>
   <c r="B176" i="4"/>
   <c r="P175" i="4"/>
   <c r="O175" i="4"/>
   <c r="N175" i="4"/>
   <c r="M175" i="4"/>
   <c r="L175" i="4"/>
   <c r="G175" i="4"/>
   <c r="F175" i="4"/>
   <c r="E175" i="4"/>
   <c r="D175" i="4"/>
   <c r="C175" i="4"/>
   <c r="B175" i="4"/>
   <c r="P174" i="4"/>
-  <c r="O174" i="4"/>
-[...1 lines deleted...]
-  <c r="M174" i="4"/>
   <c r="L174" i="4"/>
   <c r="G174" i="4"/>
   <c r="F174" i="4"/>
   <c r="E174" i="4"/>
   <c r="D174" i="4"/>
   <c r="C174" i="4"/>
   <c r="B174" i="4"/>
   <c r="P173" i="4"/>
   <c r="O173" i="4"/>
   <c r="N173" i="4"/>
   <c r="M173" i="4"/>
   <c r="L173" i="4"/>
   <c r="G173" i="4"/>
   <c r="F173" i="4"/>
   <c r="E173" i="4"/>
   <c r="D173" i="4"/>
   <c r="C173" i="4"/>
   <c r="B173" i="4"/>
   <c r="P179" i="1"/>
+  <c r="P177" i="4" s="1"/>
   <c r="N179" i="1"/>
-  <c r="O179" i="1" s="1"/>
-  <c r="M179" i="1"/>
   <c r="L179" i="1"/>
   <c r="F179" i="1"/>
-  <c r="G179" i="1" s="1"/>
-  <c r="E179" i="1"/>
   <c r="D179" i="1"/>
   <c r="B179" i="1"/>
-  <c r="C179" i="1" s="1"/>
   <c r="N175" i="1"/>
   <c r="O175" i="1" s="1"/>
   <c r="B35" i="3"/>
   <c r="B64" i="2"/>
   <c r="B35" i="2"/>
   <c r="N173" i="1"/>
   <c r="G173" i="1" s="1"/>
   <c r="G171" i="4" s="1"/>
   <c r="M173" i="1"/>
-  <c r="E173" i="1"/>
   <c r="C173" i="1"/>
   <c r="O173" i="1"/>
   <c r="O172" i="1"/>
   <c r="O170" i="4" s="1"/>
   <c r="N172" i="1"/>
   <c r="C172" i="1" s="1"/>
   <c r="C170" i="4" s="1"/>
   <c r="O171" i="1"/>
   <c r="O170" i="1"/>
   <c r="N171" i="1"/>
   <c r="C171" i="1" s="1"/>
   <c r="C169" i="4" s="1"/>
   <c r="M171" i="1"/>
   <c r="M169" i="4" s="1"/>
   <c r="P171" i="4"/>
   <c r="O171" i="4"/>
   <c r="N171" i="4"/>
   <c r="M171" i="4"/>
   <c r="L171" i="4"/>
   <c r="F171" i="4"/>
-  <c r="E171" i="4"/>
   <c r="D171" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
   <c r="P170" i="4"/>
   <c r="L170" i="4"/>
   <c r="F170" i="4"/>
   <c r="D170" i="4"/>
   <c r="B170" i="4"/>
   <c r="P169" i="4"/>
   <c r="O169" i="4"/>
   <c r="L169" i="4"/>
   <c r="F169" i="4"/>
   <c r="D169" i="4"/>
   <c r="B169" i="4"/>
   <c r="P168" i="4"/>
   <c r="O168" i="4"/>
   <c r="N168" i="4"/>
   <c r="M168" i="4"/>
   <c r="L168" i="4"/>
   <c r="G168" i="4"/>
   <c r="F168" i="4"/>
   <c r="E168" i="4"/>
   <c r="D168" i="4"/>
   <c r="C168" i="4"/>
   <c r="B168" i="4"/>
@@ -411,51 +406,69 @@
   <c r="L150" i="4"/>
   <c r="F150" i="4"/>
   <c r="D150" i="4"/>
   <c r="B150" i="4"/>
   <c r="P149" i="4"/>
   <c r="O149" i="4"/>
   <c r="L149" i="4"/>
   <c r="F149" i="4"/>
   <c r="D149" i="4"/>
   <c r="C149" i="4"/>
   <c r="B149" i="4"/>
   <c r="P148" i="4"/>
   <c r="L148" i="4"/>
   <c r="F148" i="4"/>
   <c r="D148" i="4"/>
   <c r="B148" i="4"/>
   <c r="P154" i="1"/>
   <c r="P152" i="4" s="1"/>
   <c r="L154" i="1"/>
   <c r="F154" i="1"/>
   <c r="F152" i="4" s="1"/>
   <c r="D154" i="1"/>
   <c r="D152" i="4" s="1"/>
   <c r="B154" i="1"/>
   <c r="N150" i="1"/>
-  <c r="M175" i="1" l="1"/>
+  <c r="M176" i="1" l="1"/>
+  <c r="M174" i="4" s="1"/>
+  <c r="N174" i="4"/>
+  <c r="O179" i="1"/>
+  <c r="O177" i="4" s="1"/>
+  <c r="N177" i="4"/>
+  <c r="M179" i="1"/>
+  <c r="M177" i="4" s="1"/>
+  <c r="L177" i="4"/>
+  <c r="G179" i="1"/>
+  <c r="G177" i="4" s="1"/>
+  <c r="F177" i="4"/>
+  <c r="E179" i="1"/>
+  <c r="E177" i="4" s="1"/>
+  <c r="D177" i="4"/>
+  <c r="C179" i="1"/>
+  <c r="C177" i="4" s="1"/>
+  <c r="B177" i="4"/>
+  <c r="M175" i="1"/>
   <c r="M172" i="1"/>
   <c r="M170" i="4" s="1"/>
   <c r="G172" i="1"/>
   <c r="G170" i="4" s="1"/>
   <c r="N170" i="4"/>
   <c r="E172" i="1"/>
   <c r="E170" i="4" s="1"/>
   <c r="N174" i="1"/>
   <c r="E174" i="1" s="1"/>
   <c r="E172" i="4" s="1"/>
   <c r="G171" i="1"/>
   <c r="G169" i="4" s="1"/>
   <c r="G174" i="1"/>
   <c r="G172" i="4" s="1"/>
   <c r="N169" i="4"/>
   <c r="E171" i="1"/>
   <c r="E169" i="4" s="1"/>
   <c r="F172" i="4"/>
   <c r="B172" i="4"/>
   <c r="N163" i="4"/>
   <c r="C165" i="1"/>
   <c r="C163" i="4" s="1"/>
   <c r="G165" i="1"/>
   <c r="G163" i="4" s="1"/>
   <c r="E167" i="1"/>
@@ -8142,53 +8155,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q179"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="F1" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A164" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R179" sqref="R179"/>
+      <selection pane="bottomLeft" activeCell="Q177" sqref="Q177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.1796875" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.26953125" style="24" customWidth="1"/>
     <col min="3" max="3" width="9.26953125" style="9" customWidth="1"/>
     <col min="4" max="4" width="6.81640625" style="24" customWidth="1"/>
     <col min="5" max="5" width="7.7265625" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.7265625" style="24" customWidth="1"/>
     <col min="7" max="7" width="8.81640625" style="9" customWidth="1"/>
     <col min="8" max="8" width="7" style="47" customWidth="1"/>
     <col min="9" max="9" width="7.453125" style="48" customWidth="1"/>
     <col min="10" max="10" width="6.54296875" style="47" customWidth="1"/>
     <col min="11" max="11" width="7.26953125" style="48" customWidth="1"/>
     <col min="12" max="12" width="7.7265625" style="24" customWidth="1"/>
     <col min="13" max="13" width="7.7265625" style="9" customWidth="1"/>
     <col min="14" max="14" width="7.7265625" style="8" customWidth="1"/>
     <col min="15" max="15" width="10.453125" style="8" customWidth="1"/>
     <col min="16" max="16" width="11.7265625" style="8" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
@@ -12145,51 +12158,51 @@
     </row>
     <row r="76" spans="1:16" ht="14" x14ac:dyDescent="0.3">
       <c r="A76" s="184" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:16" ht="14" x14ac:dyDescent="0.3">
       <c r="A77" s="184" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:16" ht="14" x14ac:dyDescent="0.3">
       <c r="A78" s="184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="80" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A80" s="198" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="39">
         <v>0.32200000000000001</v>
       </c>
       <c r="C80" s="160">
-        <f t="shared" ref="C80:C173" si="16">B80/N80</f>
+        <f t="shared" ref="C80:E175" si="16">B80/N80</f>
         <v>2.6558891454965358E-2</v>
       </c>
       <c r="D80" s="199">
         <v>0.59</v>
       </c>
       <c r="E80" s="205">
         <f t="shared" ref="E80:E173" si="17">D80/N80</f>
         <v>4.8663807324315404E-2</v>
       </c>
       <c r="F80" s="39">
         <v>10.125999999999999</v>
       </c>
       <c r="G80" s="160">
         <f t="shared" ref="G80:G99" si="18">F80/N80</f>
         <v>0.83520290333223346</v>
       </c>
       <c r="H80" s="200"/>
       <c r="I80" s="149"/>
       <c r="J80" s="200"/>
       <c r="K80" s="149"/>
       <c r="L80" s="39">
         <v>1.0860000000000001</v>
       </c>
       <c r="M80" s="205">
         <f t="shared" ref="M80:M89" si="19">L80/N80</f>
@@ -13089,51 +13102,51 @@
         <v>39.055</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A100" s="244" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="39">
         <v>0.21099999999999999</v>
       </c>
       <c r="C100" s="160">
         <f t="shared" si="16"/>
         <v>1.4226957049423505E-2</v>
       </c>
       <c r="D100" s="24">
         <v>1.109</v>
       </c>
       <c r="E100" s="11">
         <f t="shared" si="17"/>
         <v>7.4775807430382313E-2</v>
       </c>
       <c r="F100" s="36">
         <v>12.045999999999999</v>
       </c>
       <c r="G100" s="11">
-        <f t="shared" ref="G100:G173" si="22">F100/N100</f>
+        <f t="shared" ref="G100:G175" si="22">F100/N100</f>
         <v>0.81221765221495512</v>
       </c>
       <c r="H100" s="148"/>
       <c r="I100" s="149"/>
       <c r="J100" s="200"/>
       <c r="K100" s="150"/>
       <c r="L100" s="24">
         <v>1.4650000000000001</v>
       </c>
       <c r="M100" s="11">
         <f t="shared" si="21"/>
         <v>9.8779583305239033E-2</v>
       </c>
       <c r="N100" s="134">
         <f>SUM(B100,D100,F100,L100)</f>
         <v>14.831</v>
       </c>
       <c r="O100" s="250">
         <f t="shared" si="20"/>
         <v>1.1166240024092757</v>
       </c>
       <c r="P100" s="222">
         <v>11.694000000000001</v>
       </c>
     </row>
@@ -16567,272 +16580,324 @@
         <f>SUM(B172,D172,F172,L172)</f>
         <v>2.3449999999999998</v>
       </c>
       <c r="O172" s="217">
         <f t="shared" ref="O172:O173" si="61">N172/N167</f>
         <v>0.9520909460008119</v>
       </c>
       <c r="P172" s="223">
         <v>0.88900000000000001</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A173" s="244" t="s">
         <v>16</v>
       </c>
       <c r="B173" s="36">
         <v>0.52</v>
       </c>
       <c r="C173" s="42">
         <f t="shared" si="16"/>
         <v>0.1853832442067736</v>
       </c>
       <c r="D173" s="24">
         <v>0.34</v>
       </c>
-      <c r="E173" s="11">
-[...1 lines deleted...]
-        <v>0.12121212121212122</v>
+      <c r="E173" s="42">
+        <f t="shared" si="16"/>
+        <v>0.38245219347581555</v>
       </c>
       <c r="F173" s="36">
         <v>1.7430000000000001</v>
       </c>
       <c r="G173" s="11">
         <f t="shared" si="22"/>
         <v>0.62139037433155075</v>
       </c>
       <c r="H173" s="53"/>
       <c r="K173" s="151"/>
       <c r="L173" s="24">
         <v>0.20200000000000001</v>
       </c>
       <c r="M173" s="11">
         <f t="shared" si="54"/>
         <v>7.2014260249554374E-2</v>
       </c>
       <c r="N173" s="12">
         <f>SUM(B173,D173,F173,L173)</f>
         <v>2.8050000000000002</v>
       </c>
       <c r="O173" s="217">
         <f t="shared" si="61"/>
         <v>1.0267203513909224</v>
       </c>
       <c r="P173" s="270">
         <v>0.88900000000000001</v>
       </c>
     </row>
     <row r="174" spans="1:16" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A174" s="245">
         <v>2025</v>
       </c>
       <c r="B174" s="228">
         <f>SUM(B170:B173)</f>
         <v>1.9279999999999999</v>
       </c>
       <c r="C174" s="229">
-        <f t="shared" ref="C174:C178" si="62">B174/N174</f>
+        <f t="shared" ref="C174" si="62">B174/N174</f>
         <v>0.20271264851224899</v>
       </c>
       <c r="D174" s="226">
         <f>SUM(D170:D173)</f>
         <v>1.3220000000000001</v>
       </c>
       <c r="E174" s="227">
-        <f t="shared" ref="E174:E178" si="63">D174/N174</f>
+        <f t="shared" ref="E174" si="63">D174/N174</f>
         <v>0.13899695089895911</v>
       </c>
       <c r="F174" s="228">
         <f>SUM(F170:F173)</f>
         <v>5.3440000000000003</v>
       </c>
       <c r="G174" s="227">
-        <f t="shared" ref="G174:G178" si="64">F174/N174</f>
+        <f t="shared" ref="G174" si="64">F174/N174</f>
         <v>0.56187572284722964</v>
       </c>
       <c r="H174" s="230"/>
       <c r="I174" s="246"/>
       <c r="J174" s="232"/>
       <c r="K174" s="251"/>
       <c r="L174" s="226">
         <f>SUM(L170:L173)</f>
         <v>0.91700000000000004</v>
       </c>
       <c r="M174" s="227">
-        <f t="shared" ref="M174:M178" si="65">L174/N174</f>
+        <f t="shared" ref="M174:M176" si="65">L174/N174</f>
         <v>9.6414677741562413E-2</v>
       </c>
       <c r="N174" s="234">
         <f>SUM(N170:N173)</f>
         <v>9.5109999999999992</v>
       </c>
       <c r="O174" s="252">
-        <f t="shared" ref="O174:O175" si="66">N174/N169</f>
+        <f t="shared" ref="O174:O176" si="66">N174/N169</f>
         <v>0.8571557317952414</v>
       </c>
       <c r="P174" s="256">
         <f>SUM(P170:P173)</f>
         <v>3.8140000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A175" s="244" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="39">
         <v>0.39800000000000002</v>
       </c>
-      <c r="C175" s="160"/>
+      <c r="C175" s="160">
+        <f t="shared" si="16"/>
+        <v>0.20621761658031088</v>
+      </c>
       <c r="D175" s="39">
         <v>0.16900000000000001</v>
       </c>
-      <c r="E175" s="160"/>
+      <c r="E175" s="160">
+        <f t="shared" si="16"/>
+        <v>0.17036290322580647</v>
+      </c>
       <c r="F175" s="24">
         <v>1.1659999999999999</v>
       </c>
-      <c r="G175" s="11"/>
+      <c r="G175" s="11">
+        <f t="shared" si="22"/>
+        <v>0.6041450777202072</v>
+      </c>
       <c r="H175" s="148"/>
       <c r="I175" s="149"/>
       <c r="J175" s="200"/>
       <c r="K175" s="150"/>
       <c r="L175" s="24">
         <v>0.19700000000000001</v>
       </c>
       <c r="M175" s="11">
         <f t="shared" si="65"/>
         <v>0.10207253886010362</v>
       </c>
       <c r="N175" s="134">
         <f>SUM(B175,D175,F175,L175)</f>
         <v>1.9300000000000002</v>
       </c>
       <c r="O175" s="250">
         <f t="shared" si="66"/>
         <v>0.86663673102828931</v>
       </c>
       <c r="P175" s="222">
-        <v>0.88900000000000001</v>
+        <v>0.99199999999999999</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A176" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="B176" s="36"/>
-[...2 lines deleted...]
-      <c r="G176" s="11"/>
+      <c r="B176" s="36">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="C176" s="42">
+        <f t="shared" ref="C176" si="67">B176/N176</f>
+        <v>0.22550111358574615</v>
+      </c>
+      <c r="D176" s="24">
+        <v>0.186</v>
+      </c>
+      <c r="E176" s="42">
+        <f t="shared" ref="E176:E178" si="68">D176/P176</f>
+        <v>0.23019801980198018</v>
+      </c>
+      <c r="F176" s="24">
+        <v>1.0169999999999999</v>
+      </c>
+      <c r="G176" s="11">
+        <f t="shared" ref="G176:G178" si="69">F176/N176</f>
+        <v>0.56625835189309581</v>
+      </c>
       <c r="H176" s="53"/>
       <c r="K176" s="151"/>
-      <c r="M176" s="11"/>
-[...2 lines deleted...]
-      <c r="P176" s="223"/>
+      <c r="L176" s="24">
+        <v>0.188</v>
+      </c>
+      <c r="M176" s="11">
+        <f t="shared" si="65"/>
+        <v>0.1046770601336303</v>
+      </c>
+      <c r="N176" s="12">
+        <f>SUM(B176,D176,F176,L176)</f>
+        <v>1.7959999999999998</v>
+      </c>
+      <c r="O176" s="217">
+        <f t="shared" si="66"/>
+        <v>0.84161199625117145</v>
+      </c>
+      <c r="P176" s="223">
+        <v>0.80800000000000005</v>
+      </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A177" s="244" t="s">
         <v>15</v>
       </c>
       <c r="B177" s="36"/>
       <c r="C177" s="42"/>
-      <c r="E177" s="11"/>
+      <c r="E177" s="11" t="e">
+        <f t="shared" si="68"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="F177" s="36"/>
-      <c r="G177" s="11"/>
+      <c r="G177" s="11" t="e">
+        <f t="shared" si="69"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="H177" s="53"/>
       <c r="K177" s="151"/>
       <c r="M177" s="11"/>
       <c r="N177" s="12"/>
       <c r="O177" s="217"/>
       <c r="P177" s="223"/>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A178" s="244" t="s">
         <v>16</v>
       </c>
       <c r="B178" s="36"/>
       <c r="C178" s="42"/>
-      <c r="E178" s="11"/>
+      <c r="E178" s="11" t="e">
+        <f t="shared" si="68"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="F178" s="36"/>
-      <c r="G178" s="11"/>
+      <c r="G178" s="11" t="e">
+        <f t="shared" si="69"/>
+        <v>#DIV/0!</v>
+      </c>
       <c r="H178" s="53"/>
       <c r="K178" s="151"/>
       <c r="M178" s="11"/>
       <c r="N178" s="12"/>
       <c r="O178" s="217"/>
       <c r="P178" s="270"/>
     </row>
     <row r="179" spans="1:16" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A179" s="245">
         <v>2026</v>
       </c>
       <c r="B179" s="228">
         <f>SUM(B175:B178)</f>
-        <v>0.39800000000000002</v>
+        <v>0.80300000000000005</v>
       </c>
       <c r="C179" s="229">
-        <f t="shared" ref="C179" si="67">B179/N179</f>
-        <v>0.20621761658031088</v>
+        <f t="shared" ref="C179" si="70">B179/N179</f>
+        <v>0.21551261406333871</v>
       </c>
       <c r="D179" s="226">
         <f>SUM(D175:D178)</f>
-        <v>0.16900000000000001</v>
+        <v>0.35499999999999998</v>
       </c>
       <c r="E179" s="227">
-        <f t="shared" ref="E179" si="68">D179/N179</f>
-        <v>8.7564766839378236E-2</v>
+        <f t="shared" ref="E179" si="71">D179/N179</f>
+        <v>9.5276435856145994E-2</v>
       </c>
       <c r="F179" s="228">
         <f>SUM(F175:F178)</f>
-        <v>1.1659999999999999</v>
+        <v>2.1829999999999998</v>
       </c>
       <c r="G179" s="227">
-        <f t="shared" ref="G179" si="69">F179/N179</f>
-        <v>0.6041450777202072</v>
+        <f t="shared" ref="G179" si="72">F179/N179</f>
+        <v>0.58588298443370901</v>
       </c>
       <c r="H179" s="230"/>
       <c r="I179" s="246"/>
       <c r="J179" s="232"/>
       <c r="K179" s="251"/>
       <c r="L179" s="226">
         <f>SUM(L175:L178)</f>
-        <v>0.19700000000000001</v>
+        <v>0.38500000000000001</v>
       </c>
       <c r="M179" s="227">
-        <f t="shared" ref="M179" si="70">L179/N179</f>
-        <v>0.10207253886010362</v>
+        <f t="shared" ref="M179" si="73">L179/N179</f>
+        <v>0.10332796564680623</v>
       </c>
       <c r="N179" s="234">
         <f>SUM(N175:N178)</f>
-        <v>1.9300000000000002</v>
+        <v>3.726</v>
       </c>
       <c r="O179" s="252">
-        <f t="shared" ref="O179" si="71">N179/N174</f>
-        <v>0.2029229313426559</v>
+        <f t="shared" ref="O179" si="74">N179/N174</f>
+        <v>0.39175691304804966</v>
       </c>
       <c r="P179" s="256">
         <f>SUM(P175:P178)</f>
-        <v>0.88900000000000001</v>
+        <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C53:M53"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A44" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D68" sqref="D68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="1"/>
@@ -17406,51 +17471,51 @@
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A64" s="284">
         <v>2025</v>
       </c>
       <c r="B64" s="283">
         <f>B35</f>
         <v>9.5109999999999992</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P6873"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B163" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="C163" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="S168" sqref="S168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.7265625" style="24" customWidth="1"/>
     <col min="3" max="3" width="7.7265625" style="68" customWidth="1"/>
     <col min="4" max="4" width="7.7265625" style="24" customWidth="1"/>
     <col min="5" max="5" width="7.7265625" style="69" customWidth="1"/>
     <col min="6" max="6" width="7.7265625" style="24" customWidth="1"/>
     <col min="7" max="7" width="7.7265625" style="69" customWidth="1"/>
     <col min="8" max="8" width="6.7265625" style="47" customWidth="1"/>
     <col min="9" max="9" width="6.7265625" style="70" customWidth="1"/>
     <col min="10" max="10" width="6.7265625" style="47" customWidth="1"/>
     <col min="11" max="11" width="6.7265625" style="70" customWidth="1"/>
     <col min="12" max="12" width="7.7265625" style="24" customWidth="1"/>
     <col min="13" max="13" width="7.7265625" style="69" customWidth="1"/>
     <col min="14" max="14" width="7.7265625" style="24" customWidth="1"/>
     <col min="15" max="15" width="9.7265625" style="69" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
@@ -26279,51 +26344,51 @@
         <v>0.9520909460008119</v>
       </c>
       <c r="P170" s="240">
         <f>'kr.parv-cet'!P172</f>
         <v>0.88900000000000001</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A171" s="216" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="36">
         <f>'kr.parv-cet'!B173</f>
         <v>0.52</v>
       </c>
       <c r="C171" s="42">
         <f>'kr.parv-cet'!C173</f>
         <v>0.1853832442067736</v>
       </c>
       <c r="D171" s="24">
         <f>'kr.parv-cet'!D173</f>
         <v>0.34</v>
       </c>
       <c r="E171" s="11">
         <f>'kr.parv-cet'!E173</f>
-        <v>0.12121212121212122</v>
+        <v>0.38245219347581555</v>
       </c>
       <c r="F171" s="36">
         <f>'kr.parv-cet'!F173</f>
         <v>1.7430000000000001</v>
       </c>
       <c r="G171" s="42">
         <f>'kr.parv-cet'!G173</f>
         <v>0.62139037433155075</v>
       </c>
       <c r="L171" s="36">
         <f>'kr.parv-cet'!L173</f>
         <v>0.20200000000000001</v>
       </c>
       <c r="M171" s="220">
         <f>'kr.parv-cet'!M173</f>
         <v>7.2014260249554374E-2</v>
       </c>
       <c r="N171" s="24">
         <f>'kr.parv-cet'!N173</f>
         <v>2.8050000000000002</v>
       </c>
       <c r="O171" s="254">
         <f>'kr.parv-cet'!O173</f>
         <v>1.0267203513909224</v>
       </c>
@@ -26373,287 +26438,287 @@
         <v>9.6414677741562413E-2</v>
       </c>
       <c r="N172" s="226">
         <f>'kr.parv-cet'!N174</f>
         <v>9.5109999999999992</v>
       </c>
       <c r="O172" s="255">
         <f>'kr.parv-cet'!O174</f>
         <v>0.8571557317952414</v>
       </c>
       <c r="P172" s="241">
         <f>'kr.parv-cet'!P174</f>
         <v>3.8140000000000001</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A173" s="216" t="s">
         <v>12</v>
       </c>
       <c r="B173" s="39">
         <f>'kr.parv-cet'!B175</f>
         <v>0.39800000000000002</v>
       </c>
       <c r="C173" s="160">
         <f>'kr.parv-cet'!C175</f>
-        <v>0</v>
+        <v>0.20621761658031088</v>
       </c>
       <c r="D173" s="24">
         <f>'kr.parv-cet'!D175</f>
         <v>0.16900000000000001</v>
       </c>
       <c r="E173" s="11">
         <f>'kr.parv-cet'!E175</f>
-        <v>0</v>
+        <v>0.17036290322580647</v>
       </c>
       <c r="F173" s="39">
         <f>'kr.parv-cet'!F175</f>
         <v>1.1659999999999999</v>
       </c>
       <c r="G173" s="160">
         <f>'kr.parv-cet'!G175</f>
-        <v>0</v>
+        <v>0.6041450777202072</v>
       </c>
       <c r="L173" s="39">
         <f>'kr.parv-cet'!L175</f>
         <v>0.19700000000000001</v>
       </c>
       <c r="M173" s="219">
         <f>'kr.parv-cet'!M175</f>
         <v>0.10207253886010362</v>
       </c>
       <c r="N173" s="24">
         <f>'kr.parv-cet'!N175</f>
         <v>1.9300000000000002</v>
       </c>
       <c r="O173" s="253">
         <f>'kr.parv-cet'!O175</f>
         <v>0.86663673102828931</v>
       </c>
       <c r="P173" s="239">
         <f>'kr.parv-cet'!P175</f>
-        <v>0.88900000000000001</v>
+        <v>0.99199999999999999</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A174" s="216" t="s">
         <v>14</v>
       </c>
       <c r="B174" s="36">
         <f>'kr.parv-cet'!B176</f>
-        <v>0</v>
+        <v>0.40500000000000003</v>
       </c>
       <c r="C174" s="42">
         <f>'kr.parv-cet'!C176</f>
-        <v>0</v>
+        <v>0.22550111358574615</v>
       </c>
       <c r="D174" s="24">
         <f>'kr.parv-cet'!D176</f>
-        <v>0</v>
+        <v>0.186</v>
       </c>
       <c r="E174" s="11">
         <f>'kr.parv-cet'!E176</f>
-        <v>0</v>
+        <v>0.23019801980198018</v>
       </c>
       <c r="F174" s="36">
         <f>'kr.parv-cet'!F176</f>
-        <v>0</v>
+        <v>1.0169999999999999</v>
       </c>
       <c r="G174" s="42">
         <f>'kr.parv-cet'!G176</f>
-        <v>0</v>
+        <v>0.56625835189309581</v>
       </c>
       <c r="L174" s="36">
         <f>'kr.parv-cet'!L176</f>
-        <v>0</v>
+        <v>0.188</v>
       </c>
       <c r="M174" s="220">
         <f>'kr.parv-cet'!M176</f>
-        <v>0</v>
+        <v>0.1046770601336303</v>
       </c>
       <c r="N174" s="24">
         <f>'kr.parv-cet'!N176</f>
-        <v>0</v>
+        <v>1.7959999999999998</v>
       </c>
       <c r="O174" s="254">
         <f>'kr.parv-cet'!O176</f>
-        <v>0</v>
+        <v>0.84161199625117145</v>
       </c>
       <c r="P174" s="240">
         <f>'kr.parv-cet'!P176</f>
-        <v>0</v>
+        <v>0.80800000000000005</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A175" s="216" t="s">
         <v>15</v>
       </c>
       <c r="B175" s="36">
         <f>'kr.parv-cet'!B177</f>
         <v>0</v>
       </c>
       <c r="C175" s="42">
         <f>'kr.parv-cet'!C177</f>
         <v>0</v>
       </c>
       <c r="D175" s="24">
         <f>'kr.parv-cet'!D177</f>
         <v>0</v>
       </c>
-      <c r="E175" s="11">
+      <c r="E175" s="11" t="e">
         <f>'kr.parv-cet'!E177</f>
-        <v>0</v>
+        <v>#DIV/0!</v>
       </c>
       <c r="F175" s="36">
         <f>'kr.parv-cet'!F177</f>
         <v>0</v>
       </c>
-      <c r="G175" s="42">
+      <c r="G175" s="42" t="e">
         <f>'kr.parv-cet'!G177</f>
-        <v>0</v>
+        <v>#DIV/0!</v>
       </c>
       <c r="L175" s="36">
         <f>'kr.parv-cet'!L177</f>
         <v>0</v>
       </c>
       <c r="M175" s="220">
         <f>'kr.parv-cet'!M177</f>
         <v>0</v>
       </c>
       <c r="N175" s="24">
         <f>'kr.parv-cet'!N177</f>
         <v>0</v>
       </c>
       <c r="O175" s="254">
         <f>'kr.parv-cet'!O177</f>
         <v>0</v>
       </c>
       <c r="P175" s="240">
         <f>'kr.parv-cet'!P177</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A176" s="216" t="s">
         <v>16</v>
       </c>
       <c r="B176" s="36">
         <f>'kr.parv-cet'!B178</f>
         <v>0</v>
       </c>
       <c r="C176" s="42">
         <f>'kr.parv-cet'!C178</f>
         <v>0</v>
       </c>
       <c r="D176" s="24">
         <f>'kr.parv-cet'!D178</f>
         <v>0</v>
       </c>
-      <c r="E176" s="11">
+      <c r="E176" s="11" t="e">
         <f>'kr.parv-cet'!E178</f>
-        <v>0</v>
+        <v>#DIV/0!</v>
       </c>
       <c r="F176" s="36">
         <f>'kr.parv-cet'!F178</f>
         <v>0</v>
       </c>
-      <c r="G176" s="42">
+      <c r="G176" s="42" t="e">
         <f>'kr.parv-cet'!G178</f>
-        <v>0</v>
+        <v>#DIV/0!</v>
       </c>
       <c r="L176" s="36">
         <f>'kr.parv-cet'!L178</f>
         <v>0</v>
       </c>
       <c r="M176" s="220">
         <f>'kr.parv-cet'!M178</f>
         <v>0</v>
       </c>
       <c r="N176" s="24">
         <f>'kr.parv-cet'!N178</f>
         <v>0</v>
       </c>
       <c r="O176" s="254">
         <f>'kr.parv-cet'!O178</f>
         <v>0</v>
       </c>
       <c r="P176" s="240">
         <f>'kr.parv-cet'!P178</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:16" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A177" s="218">
         <v>2026</v>
       </c>
       <c r="B177" s="228">
         <f>'kr.parv-cet'!B179</f>
-        <v>0.39800000000000002</v>
+        <v>0.80300000000000005</v>
       </c>
       <c r="C177" s="229">
         <f>'kr.parv-cet'!C179</f>
-        <v>0.20621761658031088</v>
+        <v>0.21551261406333871</v>
       </c>
       <c r="D177" s="226">
         <f>'kr.parv-cet'!D179</f>
-        <v>0.16900000000000001</v>
+        <v>0.35499999999999998</v>
       </c>
       <c r="E177" s="227">
         <f>'kr.parv-cet'!E179</f>
-        <v>8.7564766839378236E-2</v>
+        <v>9.5276435856145994E-2</v>
       </c>
       <c r="F177" s="228">
         <f>'kr.parv-cet'!F179</f>
-        <v>1.1659999999999999</v>
+        <v>2.1829999999999998</v>
       </c>
       <c r="G177" s="229">
         <f>'kr.parv-cet'!G179</f>
-        <v>0.6041450777202072</v>
+        <v>0.58588298443370901</v>
       </c>
       <c r="H177" s="232"/>
       <c r="I177" s="231"/>
       <c r="J177" s="232"/>
       <c r="K177" s="231"/>
       <c r="L177" s="228">
         <f>'kr.parv-cet'!L179</f>
-        <v>0.19700000000000001</v>
+        <v>0.38500000000000001</v>
       </c>
       <c r="M177" s="247">
         <f>'kr.parv-cet'!M179</f>
-        <v>0.10207253886010362</v>
+        <v>0.10332796564680623</v>
       </c>
       <c r="N177" s="226">
         <f>'kr.parv-cet'!N179</f>
-        <v>1.9300000000000002</v>
+        <v>3.726</v>
       </c>
       <c r="O177" s="255">
         <f>'kr.parv-cet'!O179</f>
-        <v>0.2029229313426559</v>
+        <v>0.39175691304804966</v>
       </c>
       <c r="P177" s="241">
         <f>'kr.parv-cet'!P179</f>
-        <v>0.88900000000000001</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C178" s="69"/>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C179" s="69"/>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C180" s="69"/>
     </row>
     <row r="181" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C181" s="69"/>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C182" s="69"/>
     </row>
     <row r="183" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C183" s="69"/>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C184" s="69"/>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C185" s="69"/>