--- v0 (2026-06-19)
+++ v1 (2026-10-15)
@@ -8,109 +8,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96779001-C50F-435E-9977-A61A0550F67F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{528F8D7D-C1CA-4F5F-87AF-3D8C3C081985}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="kr.apgr-cet" sheetId="1" r:id="rId1"/>
     <sheet name="kr.apgr-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="freight.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="freight turnover-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C172" i="4" l="1"/>
+  <c r="C169" i="1" l="1"/>
+  <c r="C169" i="4" s="1"/>
   <c r="A172" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
   <c r="A171" i="4"/>
   <c r="C170" i="4"/>
   <c r="B170" i="4"/>
   <c r="A170" i="4"/>
-  <c r="C169" i="4"/>
   <c r="B169" i="4"/>
   <c r="A169" i="4"/>
   <c r="C168" i="4"/>
   <c r="B168" i="4"/>
-  <c r="B172" i="4" s="1"/>
   <c r="A168" i="4"/>
   <c r="B172" i="1"/>
   <c r="C172" i="1" s="1"/>
+  <c r="C172" i="4" s="1"/>
   <c r="C168" i="1"/>
   <c r="C163" i="1"/>
   <c r="C164" i="1"/>
   <c r="C165" i="1"/>
   <c r="C166" i="1"/>
   <c r="B167" i="1"/>
   <c r="C167" i="1" s="1"/>
-  <c r="B35" i="3" l="1"/>
+  <c r="B172" i="4" l="1"/>
+  <c r="B35" i="3"/>
   <c r="B35" i="2"/>
   <c r="A167" i="4"/>
   <c r="C166" i="4"/>
   <c r="B166" i="4"/>
   <c r="A166" i="4"/>
   <c r="C165" i="4"/>
   <c r="B165" i="4"/>
   <c r="A165" i="4"/>
   <c r="C164" i="4"/>
   <c r="B164" i="4"/>
   <c r="A164" i="4"/>
   <c r="C163" i="4"/>
   <c r="B163" i="4"/>
   <c r="A163" i="4"/>
   <c r="C167" i="4"/>
   <c r="B34" i="3"/>
   <c r="B34" i="2"/>
   <c r="C161" i="1"/>
   <c r="C161" i="4" s="1"/>
   <c r="C160" i="1"/>
   <c r="C160" i="4" s="1"/>
   <c r="C159" i="1"/>
   <c r="C159" i="4" s="1"/>
   <c r="B162" i="1"/>
   <c r="C162" i="1" s="1"/>
@@ -4041,55 +4042,55 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F172"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B158" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B163" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="H166" sqref="H166"/>
+      <selection pane="bottomRight" activeCell="F169" sqref="F169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="9" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" customHeight="1" thickBot="1">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="78">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
@@ -5795,51 +5796,51 @@
       <c r="C142" s="63">
         <f>B142/B137</f>
         <v>0.53129411138040328</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="83" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="84">
         <v>2106.8000000000002</v>
       </c>
       <c r="C143" s="55">
         <f t="shared" si="3"/>
         <v>1.0512449478568935</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="58" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="74">
         <v>1385.4</v>
       </c>
       <c r="C144" s="56">
-        <f t="shared" ref="C144:C168" si="4">B144/B139</f>
+        <f t="shared" ref="C144:C169" si="4">B144/B139</f>
         <v>0.77539598141825716</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="58" t="s">
         <v>7</v>
       </c>
       <c r="B145" s="74">
         <v>1560.5</v>
       </c>
       <c r="C145" s="56">
         <f t="shared" si="4"/>
         <v>0.82636094047871211</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="58" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="79">
         <v>2313.9</v>
       </c>
       <c r="C146" s="56">
         <f t="shared" si="4"/>
         <v>1.0059560038257545</v>
@@ -6096,78 +6097,83 @@
       <c r="B167" s="78">
         <f>SUM(B163:B166)</f>
         <v>2846.2</v>
       </c>
       <c r="C167" s="63">
         <f>B167/B162</f>
         <v>0.8111373934851378</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="83" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="84">
         <v>593.70000000000005</v>
       </c>
       <c r="C168" s="55">
         <f t="shared" si="4"/>
         <v>0.87167816766994566</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B169" s="74"/>
-      <c r="C169" s="56"/>
+      <c r="B169" s="74">
+        <v>494.8</v>
+      </c>
+      <c r="C169" s="56">
+        <f t="shared" si="4"/>
+        <v>0.77603513174404015</v>
+      </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="58" t="s">
         <v>7</v>
       </c>
       <c r="B170" s="74"/>
       <c r="C170" s="56"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="58" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="79"/>
       <c r="C171" s="56"/>
     </row>
     <row r="172" spans="1:3" ht="13.5" thickBot="1">
       <c r="A172" s="59">
         <v>2026</v>
       </c>
       <c r="B172" s="78">
         <f>SUM(B168:B171)</f>
-        <v>593.70000000000005</v>
+        <v>1088.5</v>
       </c>
       <c r="C172" s="63">
         <f>B172/B167</f>
-        <v>0.20859391469327526</v>
+        <v>0.38243974422036403</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A15" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="9" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.25" customHeight="1" thickBot="1">
@@ -6475,51 +6481,51 @@
         <v>3508.8999999999996</v>
       </c>
     </row>
     <row r="35" spans="1:2" ht="13.5" thickBot="1">
       <c r="A35" s="91">
         <v>2025</v>
       </c>
       <c r="B35" s="89">
         <f>'kr.apgr-cet'!B167</f>
         <v>2846.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F172"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A164" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F174" sqref="F174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6" style="9" customWidth="1"/>
     <col min="2" max="2" width="9.1796875" style="9"/>
     <col min="3" max="3" width="9.1796875" style="11"/>
     <col min="4" max="4" width="9.1796875" style="9"/>
     <col min="5" max="5" width="9.1796875" style="10"/>
     <col min="6" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.5" customHeight="1" thickBot="1">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F1" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="78">
       <c r="A2" s="7"/>
       <c r="B2" s="2" t="s">
@@ -8849,97 +8855,97 @@
         <f>'kr.apgr-cet'!C167</f>
         <v>0.8111373934851378</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="60" t="str">
         <f>'kr.apgr-cet'!A168</f>
         <v>I</v>
       </c>
       <c r="B168" s="82">
         <f>'kr.apgr-cet'!B168</f>
         <v>593.70000000000005</v>
       </c>
       <c r="C168" s="53">
         <f>'kr.apgr-cet'!C168</f>
         <v>0.87167816766994566</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="60" t="str">
         <f>'kr.apgr-cet'!A169</f>
         <v>II</v>
       </c>
       <c r="B169" s="62">
         <f>'kr.apgr-cet'!B169</f>
-        <v>0</v>
+        <v>494.8</v>
       </c>
       <c r="C169" s="54">
         <f>'kr.apgr-cet'!C169</f>
-        <v>0</v>
+        <v>0.77603513174404015</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="60" t="str">
         <f>'kr.apgr-cet'!A170</f>
         <v>III</v>
       </c>
       <c r="B170" s="62">
         <f>'kr.apgr-cet'!B170</f>
         <v>0</v>
       </c>
       <c r="C170" s="54">
         <f>'kr.apgr-cet'!C170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="60" t="str">
         <f>'kr.apgr-cet'!A171</f>
         <v>IV</v>
       </c>
       <c r="B171" s="62">
         <f>'kr.apgr-cet'!B171</f>
         <v>0</v>
       </c>
       <c r="C171" s="54">
         <f>'kr.apgr-cet'!C171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:3" ht="14" thickBot="1">
       <c r="A172" s="61">
         <f>'kr.apgr-cet'!A172</f>
         <v>2026</v>
       </c>
       <c r="B172" s="50">
         <f>SUM(B168:B171)</f>
-        <v>593.70000000000005</v>
+        <v>1088.5</v>
       </c>
       <c r="C172" s="65">
         <f>'kr.apgr-cet'!C172</f>
-        <v>0.20859391469327526</v>
+        <v>0.38243974422036403</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A16" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="F40" sqref="F40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="7" style="9" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="19.5" customHeight="1" thickBot="1">