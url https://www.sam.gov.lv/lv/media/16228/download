--- v0 (2026-06-19)
+++ v1 (2026-09-10)
@@ -6,176 +6,171 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3282B09A-0159-40C4-801C-D9D6A076563D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FE83F53-A5B0-4718-B59F-1280A90CC1A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="tr.lidz.skaits" sheetId="1" r:id="rId1"/>
     <sheet name="jauni.tr.lidz" sheetId="2" r:id="rId2"/>
     <sheet name="tr.vehicles" sheetId="4" r:id="rId3"/>
     <sheet name="new tr.vehicles" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M134" i="3" l="1"/>
-[...10 lines deleted...]
-  <c r="B134" i="3"/>
+  <c r="G131" i="2" l="1"/>
+  <c r="G131" i="3" s="1"/>
+  <c r="M131" i="2"/>
+  <c r="J131" i="2"/>
+  <c r="D131" i="2"/>
   <c r="M133" i="3"/>
   <c r="L133" i="3"/>
   <c r="K133" i="3"/>
   <c r="J133" i="3"/>
   <c r="I133" i="3"/>
   <c r="H133" i="3"/>
   <c r="G133" i="3"/>
   <c r="F133" i="3"/>
   <c r="E133" i="3"/>
   <c r="D133" i="3"/>
   <c r="C133" i="3"/>
   <c r="B133" i="3"/>
   <c r="A133" i="3"/>
   <c r="M132" i="3"/>
   <c r="L132" i="3"/>
   <c r="K132" i="3"/>
   <c r="J132" i="3"/>
   <c r="I132" i="3"/>
   <c r="H132" i="3"/>
   <c r="G132" i="3"/>
   <c r="F132" i="3"/>
   <c r="E132" i="3"/>
   <c r="D132" i="3"/>
   <c r="C132" i="3"/>
   <c r="B132" i="3"/>
   <c r="A132" i="3"/>
   <c r="M131" i="3"/>
   <c r="L131" i="3"/>
   <c r="K131" i="3"/>
   <c r="J131" i="3"/>
   <c r="I131" i="3"/>
   <c r="H131" i="3"/>
-  <c r="G131" i="3"/>
   <c r="F131" i="3"/>
   <c r="E131" i="3"/>
   <c r="D131" i="3"/>
   <c r="C131" i="3"/>
   <c r="B131" i="3"/>
   <c r="A131" i="3"/>
   <c r="M130" i="3"/>
   <c r="L130" i="3"/>
   <c r="K130" i="3"/>
   <c r="J130" i="3"/>
   <c r="I130" i="3"/>
   <c r="H130" i="3"/>
   <c r="G130" i="3"/>
   <c r="F130" i="3"/>
   <c r="E130" i="3"/>
   <c r="D130" i="3"/>
   <c r="C130" i="3"/>
   <c r="B130" i="3"/>
   <c r="A130" i="3"/>
   <c r="E128" i="4"/>
   <c r="D128" i="4"/>
   <c r="C128" i="4"/>
   <c r="B128" i="4"/>
   <c r="E127" i="4"/>
   <c r="D127" i="4"/>
   <c r="C127" i="4"/>
   <c r="B127" i="4"/>
   <c r="E126" i="4"/>
   <c r="D126" i="4"/>
   <c r="C126" i="4"/>
   <c r="B126" i="4"/>
   <c r="E125" i="4"/>
   <c r="D125" i="4"/>
   <c r="C125" i="4"/>
   <c r="B125" i="4"/>
-  <c r="M134" i="2"/>
   <c r="L134" i="2"/>
+  <c r="L134" i="3" s="1"/>
   <c r="K134" i="2"/>
   <c r="I134" i="2"/>
-  <c r="J134" i="2" s="1"/>
+  <c r="I134" i="3" s="1"/>
   <c r="H134" i="2"/>
+  <c r="H134" i="3" s="1"/>
   <c r="F134" i="2"/>
-  <c r="G134" i="2" s="1"/>
+  <c r="F134" i="3" s="1"/>
   <c r="E134" i="2"/>
+  <c r="E134" i="3" s="1"/>
   <c r="C134" i="2"/>
-  <c r="D134" i="2" s="1"/>
+  <c r="C134" i="3" s="1"/>
   <c r="B134" i="2"/>
+  <c r="B134" i="3" s="1"/>
   <c r="M130" i="2"/>
   <c r="J130" i="2"/>
   <c r="G130" i="2"/>
   <c r="D130" i="2"/>
   <c r="E147" i="4"/>
   <c r="D147" i="4"/>
   <c r="C147" i="4"/>
   <c r="B147" i="4"/>
   <c r="K129" i="2"/>
   <c r="M128" i="2"/>
   <c r="M128" i="3" s="1"/>
   <c r="J128" i="2"/>
   <c r="D128" i="2"/>
   <c r="G128" i="2"/>
   <c r="G127" i="2"/>
   <c r="G127" i="3" s="1"/>
   <c r="G126" i="2"/>
   <c r="M127" i="2"/>
   <c r="J127" i="2"/>
   <c r="J127" i="3" s="1"/>
   <c r="D127" i="2"/>
   <c r="D127" i="3" s="1"/>
   <c r="M126" i="2"/>
   <c r="J126" i="2"/>
   <c r="D126" i="2"/>
@@ -354,51 +349,60 @@
   <c r="C120" i="4"/>
   <c r="B120" i="4"/>
   <c r="E119" i="4"/>
   <c r="D119" i="4"/>
   <c r="C119" i="4"/>
   <c r="B119" i="4"/>
   <c r="E118" i="4"/>
   <c r="D118" i="4"/>
   <c r="C118" i="4"/>
   <c r="B118" i="4"/>
   <c r="E117" i="4"/>
   <c r="D117" i="4"/>
   <c r="C117" i="4"/>
   <c r="B117" i="4"/>
   <c r="E145" i="4"/>
   <c r="D145" i="4"/>
   <c r="C145" i="4"/>
   <c r="B145" i="4"/>
   <c r="E116" i="4"/>
   <c r="D116" i="4"/>
   <c r="C116" i="4"/>
   <c r="B116" i="4"/>
   <c r="M118" i="2"/>
   <c r="J118" i="2"/>
   <c r="D118" i="2"/>
-  <c r="J129" i="2" l="1"/>
+  <c r="M134" i="2" l="1"/>
+  <c r="M134" i="3" s="1"/>
+  <c r="K134" i="3"/>
+  <c r="J134" i="2"/>
+  <c r="J134" i="3" s="1"/>
+  <c r="G134" i="2"/>
+  <c r="G134" i="3" s="1"/>
+  <c r="D134" i="2"/>
+  <c r="D134" i="3" s="1"/>
+  <c r="J129" i="2"/>
   <c r="J129" i="3" s="1"/>
   <c r="D129" i="2"/>
   <c r="D129" i="3" s="1"/>
   <c r="M129" i="2"/>
   <c r="M129" i="3" s="1"/>
   <c r="G129" i="2"/>
   <c r="G129" i="3" s="1"/>
   <c r="C129" i="3"/>
   <c r="M124" i="2"/>
   <c r="M124" i="3" s="1"/>
   <c r="J124" i="2"/>
   <c r="J124" i="3" s="1"/>
   <c r="K124" i="3"/>
   <c r="H124" i="3"/>
   <c r="G124" i="2"/>
   <c r="G124" i="3" s="1"/>
   <c r="D124" i="2"/>
   <c r="D124" i="3" s="1"/>
   <c r="E115" i="4"/>
   <c r="D115" i="4"/>
   <c r="C115" i="4"/>
   <c r="B115" i="4"/>
   <c r="M117" i="2"/>
   <c r="J117" i="2"/>
   <c r="D117" i="2"/>
@@ -8155,53 +8159,53 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q147"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G124" sqref="G124"/>
+    <sheetView showGridLines="0" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A119" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I127" sqref="I127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="8.54296875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="13.5" thickBot="1"/>
     <row r="3" spans="1:11" ht="51.75" customHeight="1">
       <c r="A3" s="22"/>
       <c r="B3" s="301" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="302" t="s">
@@ -10339,54 +10343,62 @@
       <c r="E124" s="348">
         <v>44.2</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="331" t="s">
         <v>181</v>
       </c>
       <c r="B125" s="117">
         <v>803.76700000000005</v>
       </c>
       <c r="C125" s="117">
         <v>104.193</v>
       </c>
       <c r="D125" s="117">
         <v>3.8919999999999999</v>
       </c>
       <c r="E125" s="117">
         <v>44.811</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="331" t="s">
         <v>182</v>
       </c>
-      <c r="B126" s="117"/>
-[...2 lines deleted...]
-      <c r="E126" s="117"/>
+      <c r="B126" s="117">
+        <v>812.90099999999995</v>
+      </c>
+      <c r="C126" s="117">
+        <v>105.767</v>
+      </c>
+      <c r="D126" s="117">
+        <v>3.9350000000000001</v>
+      </c>
+      <c r="E126" s="117">
+        <v>46.518000000000001</v>
+      </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="334" t="s">
         <v>183</v>
       </c>
       <c r="B127" s="117"/>
       <c r="C127" s="117"/>
       <c r="D127" s="117"/>
       <c r="E127" s="117"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="335" t="s">
         <v>178</v>
       </c>
       <c r="B128" s="348"/>
       <c r="C128" s="348"/>
       <c r="D128" s="348"/>
       <c r="E128" s="348"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="350"/>
       <c r="B129" s="306"/>
       <c r="C129" s="306"/>
       <c r="D129" s="306"/>
       <c r="E129" s="306"/>
@@ -10660,51 +10672,51 @@
       </c>
       <c r="E146" s="353">
         <v>44.2</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P134"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A122" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B134" sqref="B134:M134"/>
+      <selection pane="bottomLeft" activeCell="K137" sqref="K137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="7.26953125" style="16" customWidth="1"/>
     <col min="2" max="2" width="9.1796875" style="14"/>
     <col min="3" max="3" width="5.7265625" style="15" customWidth="1"/>
     <col min="4" max="4" width="7.81640625" style="46" customWidth="1"/>
     <col min="5" max="5" width="9.1796875" style="14"/>
     <col min="6" max="6" width="5.54296875" style="15" customWidth="1"/>
     <col min="7" max="7" width="7" style="15" customWidth="1"/>
     <col min="8" max="8" width="9.1796875" style="14"/>
     <col min="9" max="9" width="5.81640625" style="15" customWidth="1"/>
     <col min="10" max="10" width="6.54296875" style="15" customWidth="1"/>
     <col min="11" max="11" width="9.1796875" style="14"/>
     <col min="12" max="12" width="6" style="15" customWidth="1"/>
     <col min="13" max="13" width="7" style="67" customWidth="1"/>
     <col min="14" max="16384" width="9.1796875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="23.25" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>108</v>
       </c>
       <c r="N1" s="19" t="s">
@@ -13574,51 +13586,51 @@
       <c r="G64" s="240">
         <f t="shared" si="15"/>
         <v>0.41366673852123304</v>
       </c>
       <c r="H64" s="224">
         <f>SUM(H60:H63)</f>
         <v>314</v>
       </c>
       <c r="I64" s="222">
         <f>SUM(I60:I63)</f>
         <v>93</v>
       </c>
       <c r="J64" s="249">
         <f t="shared" ref="J64:J108" si="16">I64/H64</f>
         <v>0.29617834394904458</v>
       </c>
       <c r="K64" s="223">
         <f>SUM(K60:K63)</f>
         <v>1477</v>
       </c>
       <c r="L64" s="222">
         <f>SUM(L60:L63)</f>
         <v>517</v>
       </c>
       <c r="M64" s="284">
-        <f t="shared" ref="M64:M130" si="17">L64/K64</f>
+        <f t="shared" ref="M64:M131" si="17">L64/K64</f>
         <v>0.35003385240352064</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="205" t="s">
         <v>120</v>
       </c>
       <c r="B65" s="207">
         <v>11185</v>
       </c>
       <c r="C65" s="153">
         <v>2426</v>
       </c>
       <c r="D65" s="172">
         <f t="shared" si="14"/>
         <v>0.21689763075547608</v>
       </c>
       <c r="E65" s="152">
         <v>2029</v>
       </c>
       <c r="F65" s="153">
         <v>769</v>
       </c>
       <c r="G65" s="234">
         <f t="shared" si="15"/>
@@ -15659,51 +15671,51 @@
       <c r="D109" s="252">
         <f t="shared" ref="D109" si="20">C109/B109</f>
         <v>0.22296957983960555</v>
       </c>
       <c r="E109" s="253">
         <f>SUM(E105:E108)</f>
         <v>9555</v>
       </c>
       <c r="F109" s="251">
         <f>SUM(F105:F108)</f>
         <v>4112</v>
       </c>
       <c r="G109" s="254">
         <f t="shared" ref="G109" si="21">F109/E109</f>
         <v>0.43035060177917323</v>
       </c>
       <c r="H109" s="255">
         <f>SUM(H105:H108)</f>
         <v>336</v>
       </c>
       <c r="I109" s="251">
         <f>SUM(I105:I108)</f>
         <v>258</v>
       </c>
       <c r="J109" s="256">
-        <f t="shared" ref="J109:J130" si="22">I109/H109</f>
+        <f t="shared" ref="J109:J131" si="22">I109/H109</f>
         <v>0.7678571428571429</v>
       </c>
       <c r="K109" s="253">
         <f>SUM(K105:K108)</f>
         <v>4166</v>
       </c>
       <c r="L109" s="251">
         <f>SUM(L105:L108)</f>
         <v>1287</v>
       </c>
       <c r="M109" s="285">
         <f>L109/K109</f>
         <v>0.30892942870859336</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="205" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="288">
         <v>14602</v>
       </c>
       <c r="C110" s="277">
         <v>3710</v>
       </c>
@@ -15776,51 +15788,51 @@
         <f t="shared" si="22"/>
         <v>0.86274509803921573</v>
       </c>
       <c r="K111" s="154">
         <v>1950</v>
       </c>
       <c r="L111" s="15">
         <v>692</v>
       </c>
       <c r="M111" s="157">
         <f t="shared" si="17"/>
         <v>0.35487179487179488</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="205" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="208">
         <v>16131</v>
       </c>
       <c r="C112" s="155">
         <v>4627</v>
       </c>
       <c r="D112" s="173">
-        <f t="shared" ref="D112:D130" si="23">C112/B112</f>
+        <f t="shared" ref="D112:D131" si="23">C112/B112</f>
         <v>0.28683900564131176</v>
       </c>
       <c r="E112" s="154">
         <v>2563</v>
       </c>
       <c r="F112" s="155">
         <v>1051</v>
       </c>
       <c r="G112" s="235">
         <f t="shared" ref="G112:G115" si="24">F112/E112</f>
         <v>0.41006632852126412</v>
       </c>
       <c r="H112" s="140">
         <v>105</v>
       </c>
       <c r="I112" s="155">
         <v>64</v>
       </c>
       <c r="J112" s="245">
         <f t="shared" si="22"/>
         <v>0.60952380952380958</v>
       </c>
       <c r="K112" s="154">
         <v>1155</v>
       </c>
@@ -16019,51 +16031,51 @@
         <f t="shared" si="17"/>
         <v>0.35465924895688455</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="205" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="208">
         <v>16294</v>
       </c>
       <c r="C117" s="155">
         <v>5046</v>
       </c>
       <c r="D117" s="173">
         <f t="shared" si="23"/>
         <v>0.30968454645881921</v>
       </c>
       <c r="E117" s="154">
         <v>2450</v>
       </c>
       <c r="F117" s="155">
         <v>1213</v>
       </c>
       <c r="G117" s="235">
-        <f t="shared" ref="G117:G130" si="27">F117/E117</f>
+        <f t="shared" ref="G117:G131" si="27">F117/E117</f>
         <v>0.49510204081632653</v>
       </c>
       <c r="H117" s="140">
         <v>68</v>
       </c>
       <c r="I117" s="155">
         <v>36</v>
       </c>
       <c r="J117" s="245">
         <f t="shared" si="22"/>
         <v>0.52941176470588236</v>
       </c>
       <c r="K117" s="154">
         <v>1168</v>
       </c>
       <c r="L117" s="155">
         <v>384</v>
       </c>
       <c r="M117" s="157">
         <f t="shared" si="17"/>
         <v>0.32876712328767121</v>
       </c>
     </row>
     <row r="118" spans="1:13" ht="13.5" thickBot="1">
       <c r="A118" s="205" t="s">
@@ -16567,75 +16579,75 @@
       </c>
       <c r="K128" s="214">
         <v>416</v>
       </c>
       <c r="L128" s="210">
         <v>152</v>
       </c>
       <c r="M128" s="283">
         <f t="shared" si="17"/>
         <v>0.36538461538461536</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="13.5" thickBot="1">
       <c r="A129" s="206">
         <v>2025</v>
       </c>
       <c r="B129" s="250">
         <f>SUM(B125:B128)</f>
         <v>64892</v>
       </c>
       <c r="C129" s="251">
         <f>SUM(C125:C128)</f>
         <v>22915</v>
       </c>
       <c r="D129" s="252">
-        <f t="shared" ref="D129:D133" si="34">C129/B129</f>
+        <f t="shared" ref="D129" si="34">C129/B129</f>
         <v>0.35312519262775072</v>
       </c>
       <c r="E129" s="253">
         <f>SUM(E125:E128)</f>
         <v>9599</v>
       </c>
       <c r="F129" s="251">
         <f>SUM(F125:F128)</f>
         <v>4204</v>
       </c>
       <c r="G129" s="254">
-        <f t="shared" ref="G129:G133" si="35">F129/E129</f>
+        <f t="shared" ref="G129" si="35">F129/E129</f>
         <v>0.43796228773830609</v>
       </c>
       <c r="H129" s="255">
         <f>SUM(H125:H128)</f>
         <v>245</v>
       </c>
       <c r="I129" s="251">
         <f>SUM(I125:I128)</f>
         <v>152</v>
       </c>
       <c r="J129" s="256">
-        <f t="shared" ref="J129:J133" si="36">I129/H129</f>
+        <f t="shared" ref="J129" si="36">I129/H129</f>
         <v>0.62040816326530612</v>
       </c>
       <c r="K129" s="253">
         <f>SUM(K125:K128)</f>
         <v>4059</v>
       </c>
       <c r="L129" s="251">
         <f>SUM(L125:L128)</f>
         <v>1517</v>
       </c>
       <c r="M129" s="285">
         <f>L129/K129</f>
         <v>0.37373737373737376</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="205" t="s">
         <v>120</v>
       </c>
       <c r="B130" s="288">
         <v>14101</v>
       </c>
       <c r="C130" s="277">
         <v>5027</v>
       </c>
@@ -16656,147 +16668,176 @@
       <c r="H130" s="127">
         <v>55</v>
       </c>
       <c r="I130" s="153">
         <v>28</v>
       </c>
       <c r="J130" s="156">
         <f t="shared" si="22"/>
         <v>0.50909090909090904</v>
       </c>
       <c r="K130" s="152">
         <v>833</v>
       </c>
       <c r="L130" s="155">
         <v>392</v>
       </c>
       <c r="M130" s="156">
         <f t="shared" si="17"/>
         <v>0.47058823529411764</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="205" t="s">
         <v>121</v>
       </c>
-      <c r="B131" s="340"/>
-[...9 lines deleted...]
-      <c r="M131" s="157"/>
+      <c r="B131" s="340">
+        <v>17314</v>
+      </c>
+      <c r="C131" s="341">
+        <v>6444</v>
+      </c>
+      <c r="D131" s="173">
+        <f t="shared" si="23"/>
+        <v>0.37218435947787915</v>
+      </c>
+      <c r="E131" s="154">
+        <v>2541</v>
+      </c>
+      <c r="F131" s="155">
+        <v>1219</v>
+      </c>
+      <c r="G131" s="235">
+        <f t="shared" si="27"/>
+        <v>0.47973238882329794</v>
+      </c>
+      <c r="H131" s="140">
+        <v>72</v>
+      </c>
+      <c r="I131" s="155">
+        <v>37</v>
+      </c>
+      <c r="J131" s="245">
+        <f t="shared" si="22"/>
+        <v>0.51388888888888884</v>
+      </c>
+      <c r="K131" s="154">
+        <v>1974</v>
+      </c>
+      <c r="L131" s="15">
+        <v>977</v>
+      </c>
+      <c r="M131" s="157">
+        <f t="shared" si="17"/>
+        <v>0.49493414387031409</v>
+      </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="205" t="s">
         <v>122</v>
       </c>
       <c r="B132" s="208"/>
       <c r="C132" s="155"/>
       <c r="D132" s="173"/>
       <c r="E132" s="154"/>
       <c r="F132" s="155"/>
       <c r="G132" s="235"/>
       <c r="H132" s="140"/>
       <c r="I132" s="155"/>
       <c r="J132" s="245"/>
       <c r="K132" s="154"/>
       <c r="L132" s="155"/>
       <c r="M132" s="157"/>
     </row>
     <row r="133" spans="1:13" ht="13.5" thickBot="1">
       <c r="A133" s="205" t="s">
         <v>123</v>
       </c>
       <c r="B133" s="278"/>
       <c r="C133" s="279"/>
       <c r="D133" s="211"/>
       <c r="E133" s="278"/>
       <c r="F133" s="279"/>
       <c r="G133" s="239"/>
       <c r="H133" s="278"/>
       <c r="I133" s="279"/>
       <c r="J133" s="248"/>
       <c r="K133" s="214"/>
       <c r="L133" s="210"/>
       <c r="M133" s="283"/>
     </row>
     <row r="134" spans="1:13" ht="13.5" thickBot="1">
       <c r="A134" s="206">
         <v>2026</v>
       </c>
       <c r="B134" s="250">
         <f>SUM(B130:B133)</f>
-        <v>14101</v>
+        <v>31415</v>
       </c>
       <c r="C134" s="251">
         <f>SUM(C130:C133)</f>
-        <v>5027</v>
+        <v>11471</v>
       </c>
       <c r="D134" s="252">
         <f t="shared" ref="D134" si="37">C134/B134</f>
-        <v>0.35649953903978443</v>
+        <v>0.36514403947159002</v>
       </c>
       <c r="E134" s="253">
         <f>SUM(E130:E133)</f>
-        <v>2336</v>
+        <v>4877</v>
       </c>
       <c r="F134" s="251">
         <f>SUM(F130:F133)</f>
-        <v>1063</v>
+        <v>2282</v>
       </c>
       <c r="G134" s="254">
         <f t="shared" ref="G134" si="38">F134/E134</f>
-        <v>0.4550513698630137</v>
+        <v>0.46791060077916752</v>
       </c>
       <c r="H134" s="255">
         <f>SUM(H130:H133)</f>
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="I134" s="251">
         <f>SUM(I130:I133)</f>
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="J134" s="256">
         <f t="shared" ref="J134" si="39">I134/H134</f>
-        <v>0.50909090909090904</v>
+        <v>0.51181102362204722</v>
       </c>
       <c r="K134" s="253">
         <f>SUM(K130:K133)</f>
-        <v>833</v>
+        <v>2807</v>
       </c>
       <c r="L134" s="251">
         <f>SUM(L130:L133)</f>
-        <v>392</v>
+        <v>1369</v>
       </c>
       <c r="M134" s="285">
         <f>L134/K134</f>
-        <v>0.47058823529411764</v>
+        <v>0.48770929818311365</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z147"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F125" sqref="F125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="16"/>
     <col min="2" max="2" width="8.81640625" style="16" customWidth="1"/>
     <col min="3" max="3" width="8.7265625" style="16" customWidth="1"/>
     <col min="4" max="4" width="7.81640625" style="16" customWidth="1"/>
@@ -19513,63 +19554,63 @@
         <v>184</v>
       </c>
       <c r="B125" s="184">
         <f>'tr.lidz.skaits'!B125</f>
         <v>803.76700000000005</v>
       </c>
       <c r="C125" s="184">
         <f>'tr.lidz.skaits'!C125</f>
         <v>104.193</v>
       </c>
       <c r="D125" s="184">
         <f>'tr.lidz.skaits'!D125</f>
         <v>3.8919999999999999</v>
       </c>
       <c r="E125" s="184">
         <f>'tr.lidz.skaits'!E125</f>
         <v>44.811</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="63" t="s">
         <v>182</v>
       </c>
       <c r="B126" s="184">
         <f>'tr.lidz.skaits'!B126</f>
-        <v>0</v>
+        <v>812.90099999999995</v>
       </c>
       <c r="C126" s="184">
         <f>'tr.lidz.skaits'!C126</f>
-        <v>0</v>
+        <v>105.767</v>
       </c>
       <c r="D126" s="184">
         <f>'tr.lidz.skaits'!D126</f>
-        <v>0</v>
+        <v>3.9350000000000001</v>
       </c>
       <c r="E126" s="184">
         <f>'tr.lidz.skaits'!E126</f>
-        <v>0</v>
+        <v>46.518000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="63" t="s">
         <v>183</v>
       </c>
       <c r="B127" s="184">
         <f>'tr.lidz.skaits'!B127</f>
         <v>0</v>
       </c>
       <c r="C127" s="184">
         <f>'tr.lidz.skaits'!C127</f>
         <v>0</v>
       </c>
       <c r="D127" s="184">
         <f>'tr.lidz.skaits'!D127</f>
         <v>0</v>
       </c>
       <c r="E127" s="184">
         <f>'tr.lidz.skaits'!E127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="13.5" thickBot="1">
       <c r="A128" s="339" t="s">
@@ -19889,55 +19930,55 @@
         <f>'tr.lidz.skaits'!C146</f>
         <v>104.08199999999999</v>
       </c>
       <c r="D147" s="356">
         <f>'tr.lidz.skaits'!D146</f>
         <v>3.91</v>
       </c>
       <c r="E147" s="357">
         <f>'tr.lidz.skaits'!E146</f>
         <v>44.2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N134"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B121" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L141" sqref="L141"/>
+      <selection pane="bottomRight" activeCell="B134" sqref="B134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.1796875" style="16" customWidth="1"/>
     <col min="2" max="2" width="8.54296875" style="16" customWidth="1"/>
     <col min="3" max="3" width="6.81640625" style="67" customWidth="1"/>
     <col min="4" max="4" width="7" style="46" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" style="16" customWidth="1"/>
     <col min="6" max="6" width="7" style="67" customWidth="1"/>
     <col min="7" max="7" width="6.54296875" style="46" customWidth="1"/>
     <col min="8" max="8" width="7.453125" style="16" customWidth="1"/>
     <col min="9" max="9" width="6.54296875" style="67" customWidth="1"/>
     <col min="10" max="10" width="7.1796875" style="46" customWidth="1"/>
     <col min="11" max="11" width="7.26953125" style="16" customWidth="1"/>
     <col min="12" max="12" width="6.54296875" style="67" customWidth="1"/>
     <col min="13" max="13" width="6.81640625" style="46" customWidth="1"/>
     <col min="14" max="16384" width="9.1796875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>140</v>
       </c>
       <c r="N1" s="19" t="s">
@@ -26822,95 +26863,95 @@
       </c>
       <c r="J130" s="375">
         <f>'jauni.tr.lidz'!J130</f>
         <v>0.50909090909090904</v>
       </c>
       <c r="K130" s="379">
         <f>'jauni.tr.lidz'!K130</f>
         <v>833</v>
       </c>
       <c r="L130" s="365">
         <f>'jauni.tr.lidz'!L130</f>
         <v>392</v>
       </c>
       <c r="M130" s="373">
         <f>'jauni.tr.lidz'!M130</f>
         <v>0.47058823529411764</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="371" t="str">
         <f>'jauni.tr.lidz'!A131</f>
         <v>II</v>
       </c>
       <c r="B131" s="368">
         <f>'jauni.tr.lidz'!B131</f>
-        <v>0</v>
+        <v>17314</v>
       </c>
       <c r="C131" s="366">
         <f>'jauni.tr.lidz'!C131</f>
-        <v>0</v>
+        <v>6444</v>
       </c>
       <c r="D131" s="157">
         <f>'jauni.tr.lidz'!D131</f>
-        <v>0</v>
+        <v>0.37218435947787915</v>
       </c>
       <c r="E131" s="368">
         <f>'jauni.tr.lidz'!E131</f>
-        <v>0</v>
+        <v>2541</v>
       </c>
       <c r="F131" s="366">
         <f>'jauni.tr.lidz'!F131</f>
-        <v>0</v>
+        <v>1219</v>
       </c>
       <c r="G131" s="173">
         <f>'jauni.tr.lidz'!G131</f>
-        <v>0</v>
+        <v>0.47973238882329794</v>
       </c>
       <c r="H131" s="204">
         <f>'jauni.tr.lidz'!H131</f>
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="I131" s="366">
         <f>'jauni.tr.lidz'!I131</f>
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J131" s="173">
         <f>'jauni.tr.lidz'!J131</f>
-        <v>0</v>
+        <v>0.51388888888888884</v>
       </c>
       <c r="K131" s="380">
         <f>'jauni.tr.lidz'!K131</f>
-        <v>0</v>
+        <v>1974</v>
       </c>
       <c r="L131" s="366">
         <f>'jauni.tr.lidz'!L131</f>
-        <v>0</v>
+        <v>977</v>
       </c>
       <c r="M131" s="157">
         <f>'jauni.tr.lidz'!M131</f>
-        <v>0</v>
+        <v>0.49493414387031409</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="371" t="str">
         <f>'jauni.tr.lidz'!A132</f>
         <v>III</v>
       </c>
       <c r="B132" s="368">
         <f>'jauni.tr.lidz'!B132</f>
         <v>0</v>
       </c>
       <c r="C132" s="366">
         <f>'jauni.tr.lidz'!C132</f>
         <v>0</v>
       </c>
       <c r="D132" s="157">
         <f>'jauni.tr.lidz'!D132</f>
         <v>0</v>
       </c>
       <c r="E132" s="368">
         <f>'jauni.tr.lidz'!E132</f>
         <v>0</v>
       </c>
       <c r="F132" s="366">
         <f>'jauni.tr.lidz'!F132</f>
@@ -26983,95 +27024,95 @@
         <v>0</v>
       </c>
       <c r="J133" s="173">
         <f>'jauni.tr.lidz'!J133</f>
         <v>0</v>
       </c>
       <c r="K133" s="380">
         <f>'jauni.tr.lidz'!K133</f>
         <v>0</v>
       </c>
       <c r="L133" s="366">
         <f>'jauni.tr.lidz'!L133</f>
         <v>0</v>
       </c>
       <c r="M133" s="157">
         <f>'jauni.tr.lidz'!M133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="372">
         <v>2026</v>
       </c>
       <c r="B134" s="369">
         <f>'jauni.tr.lidz'!B134</f>
-        <v>14101</v>
+        <v>31415</v>
       </c>
       <c r="C134" s="364">
         <f>'jauni.tr.lidz'!C134</f>
-        <v>5027</v>
+        <v>11471</v>
       </c>
       <c r="D134" s="374">
         <f>'jauni.tr.lidz'!D134</f>
-        <v>0.35649953903978443</v>
+        <v>0.36514403947159002</v>
       </c>
       <c r="E134" s="369">
         <f>'jauni.tr.lidz'!E134</f>
-        <v>2336</v>
+        <v>4877</v>
       </c>
       <c r="F134" s="364">
         <f>'jauni.tr.lidz'!F134</f>
-        <v>1063</v>
+        <v>2282</v>
       </c>
       <c r="G134" s="376">
         <f>'jauni.tr.lidz'!G134</f>
-        <v>0.4550513698630137</v>
+        <v>0.46791060077916752</v>
       </c>
       <c r="H134" s="378">
         <f>'jauni.tr.lidz'!H134</f>
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="I134" s="364">
         <f>'jauni.tr.lidz'!I134</f>
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="J134" s="376">
         <f>'jauni.tr.lidz'!J134</f>
-        <v>0.50909090909090904</v>
+        <v>0.51181102362204722</v>
       </c>
       <c r="K134" s="381">
         <f>'jauni.tr.lidz'!K134</f>
-        <v>833</v>
+        <v>2807</v>
       </c>
       <c r="L134" s="364">
         <f>'jauni.tr.lidz'!L134</f>
-        <v>392</v>
+        <v>1369</v>
       </c>
       <c r="M134" s="374">
         <f>'jauni.tr.lidz'!M134</f>
-        <v>0.47058823529411764</v>
+        <v>0.48770929818311365</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>