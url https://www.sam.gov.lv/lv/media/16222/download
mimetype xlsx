--- v0 (2026-06-18)
+++ v1 (2026-10-26)
@@ -9,90 +9,91 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D984FEE-954B-41D4-A957-F5A47C3805DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59ECAAAC-0CF5-45E5-BF89-E90F826A89E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pas.apgr-cet" sheetId="1" r:id="rId1"/>
     <sheet name="pas.apgr-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="pas.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="pas. turnover-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B137" i="4" l="1"/>
+  <c r="C135" i="1" l="1"/>
   <c r="B136" i="4"/>
   <c r="B135" i="4"/>
   <c r="B134" i="4"/>
   <c r="B133" i="4"/>
   <c r="B138" i="1"/>
+  <c r="B137" i="4" s="1"/>
   <c r="C134" i="1"/>
   <c r="B36" i="3"/>
   <c r="B36" i="2"/>
   <c r="C132" i="1"/>
   <c r="C131" i="1"/>
   <c r="C130" i="1"/>
   <c r="B131" i="4"/>
   <c r="C131" i="4" s="1"/>
   <c r="B130" i="4"/>
   <c r="C130" i="4" s="1"/>
   <c r="B129" i="4"/>
   <c r="C129" i="4" s="1"/>
   <c r="B128" i="4"/>
   <c r="C128" i="4" s="1"/>
   <c r="B133" i="1"/>
   <c r="B132" i="4" s="1"/>
   <c r="C129" i="1"/>
   <c r="C127" i="1"/>
   <c r="C126" i="1"/>
   <c r="C125" i="1"/>
   <c r="B128" i="1"/>
   <c r="C128" i="1" s="1"/>
   <c r="C124" i="1"/>
   <c r="B126" i="4"/>
   <c r="B125" i="4"/>
@@ -4636,54 +4637,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F138"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B118" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B126" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A138" sqref="A138"/>
+      <selection pane="bottomRight" activeCell="D133" sqref="D133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="9" customWidth="1"/>
     <col min="2" max="2" width="11.54296875" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.1796875" style="9"/>
     <col min="4" max="4" width="91.54296875" style="9" customWidth="1"/>
     <col min="5" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" customHeight="1">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="107" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="11"/>
@@ -6256,76 +6257,81 @@
       <c r="B133" s="124">
         <f>SUM(B129:B132)</f>
         <v>1551.7846000000002</v>
       </c>
       <c r="C133" s="125">
         <f t="shared" ref="C133:C134" si="13">B133/B128</f>
         <v>0.97386247178262308</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="85" t="s">
         <v>5</v>
       </c>
       <c r="B134" s="127">
         <v>360.02600000000001</v>
       </c>
       <c r="C134" s="74">
         <f t="shared" si="13"/>
         <v>0.96243409807457581</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B135" s="128"/>
-      <c r="C135" s="75"/>
+      <c r="B135" s="128">
+        <v>398.79700000000003</v>
+      </c>
+      <c r="C135" s="75">
+        <f t="shared" ref="C135" si="14">B135/B130</f>
+        <v>1.0235090609978006</v>
+      </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="85" t="s">
         <v>8</v>
       </c>
       <c r="C136" s="75"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="85" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="91"/>
     </row>
     <row r="138" spans="1:3" ht="13.5" thickBot="1">
       <c r="A138" s="58">
         <v>2026</v>
       </c>
       <c r="B138" s="124">
         <f>SUM(B134:B137)</f>
-        <v>360.02600000000001</v>
+        <v>758.82300000000009</v>
       </c>
       <c r="C138" s="125">
-        <f t="shared" ref="C138" si="14">B138/B133</f>
-        <v>0.2320077155038141</v>
+        <f t="shared" ref="C138" si="15">B138/B133</f>
+        <v>0.48900021304503216</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D40" sqref="D40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="9" customWidth="1"/>
     <col min="2" max="2" width="10.26953125" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
@@ -8493,94 +8499,94 @@
       </c>
       <c r="C132" s="125">
         <f t="shared" ref="C132:C136" si="10">B132/B127</f>
         <v>0.97386247178262308</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="85" t="s">
         <v>5</v>
       </c>
       <c r="B133" s="127">
         <f>'pas.apgr-cet'!B134</f>
         <v>360.02600000000001</v>
       </c>
       <c r="C133" s="74">
         <f t="shared" si="10"/>
         <v>0.96243409807457581</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="85" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="128">
         <f>'pas.apgr-cet'!B135</f>
-        <v>0</v>
+        <v>398.79700000000003</v>
       </c>
       <c r="C134" s="75">
         <f t="shared" si="10"/>
-        <v>0</v>
+        <v>1.0235090609978006</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="85" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="12">
         <f>'pas.apgr-cet'!B136</f>
         <v>0</v>
       </c>
       <c r="C135" s="75">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="85" t="s">
         <v>9</v>
       </c>
       <c r="B136" s="12">
         <f>'pas.apgr-cet'!B137</f>
         <v>0</v>
       </c>
       <c r="C136" s="91">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:3" ht="13.5" thickBot="1">
       <c r="A137" s="58">
         <v>2025</v>
       </c>
       <c r="B137" s="124">
         <f>'pas.apgr-cet'!B138</f>
-        <v>360.02600000000001</v>
+        <v>758.82300000000009</v>
       </c>
       <c r="C137" s="125">
         <f t="shared" ref="C137" si="11">B137/B132</f>
-        <v>0.2320077155038141</v>
+        <v>0.48900021304503216</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A22" workbookViewId="0">
       <selection activeCell="C36" sqref="C36:C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.1796875" style="9" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.25" customHeight="1">