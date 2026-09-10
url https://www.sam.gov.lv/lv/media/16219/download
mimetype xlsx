--- v0 (2026-06-19)
+++ v1 (2026-09-10)
@@ -7,131 +7,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78F24168-D73C-4BEC-B4F9-87A085C20A65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{581CA7D0-19BB-4871-BEED-E475C6A2E73A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="celu sat.negad-cet" sheetId="2" r:id="rId1"/>
     <sheet name="celu sat.negad-gadi" sheetId="5" r:id="rId2"/>
     <sheet name="road traff.accid-quart" sheetId="3" r:id="rId3"/>
     <sheet name="road traff.accid-years" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G173" i="3" l="1"/>
-  <c r="E173" i="3"/>
+  <c r="F173" i="2" l="1"/>
+  <c r="G173" i="2" s="1"/>
+  <c r="G173" i="3" s="1"/>
+  <c r="D173" i="2"/>
+  <c r="E173" i="2" s="1"/>
+  <c r="E173" i="3" s="1"/>
+  <c r="B173" i="2"/>
+  <c r="C173" i="2" s="1"/>
+  <c r="C173" i="3" s="1"/>
   <c r="D173" i="3"/>
-  <c r="C173" i="3"/>
   <c r="B173" i="3"/>
   <c r="A173" i="3"/>
   <c r="G172" i="3"/>
   <c r="F172" i="3"/>
   <c r="E172" i="3"/>
   <c r="D172" i="3"/>
   <c r="C172" i="3"/>
   <c r="B172" i="3"/>
   <c r="A172" i="3"/>
   <c r="G171" i="3"/>
   <c r="F171" i="3"/>
   <c r="E171" i="3"/>
   <c r="D171" i="3"/>
   <c r="C171" i="3"/>
   <c r="B171" i="3"/>
   <c r="A171" i="3"/>
-  <c r="G170" i="3"/>
   <c r="F170" i="3"/>
-  <c r="E170" i="3"/>
   <c r="D170" i="3"/>
-  <c r="C170" i="3"/>
   <c r="B170" i="3"/>
   <c r="A170" i="3"/>
   <c r="G169" i="3"/>
   <c r="F169" i="3"/>
   <c r="F173" i="3" s="1"/>
-  <c r="E169" i="3"/>
   <c r="D169" i="3"/>
-  <c r="C169" i="3"/>
   <c r="B169" i="3"/>
   <c r="A169" i="3"/>
   <c r="G172" i="2"/>
   <c r="G171" i="2"/>
   <c r="G170" i="2"/>
+  <c r="G170" i="3" s="1"/>
   <c r="G169" i="2"/>
   <c r="E172" i="2"/>
   <c r="E171" i="2"/>
   <c r="E170" i="2"/>
+  <c r="E170" i="3" s="1"/>
   <c r="E169" i="2"/>
+  <c r="E169" i="3" s="1"/>
   <c r="C172" i="2"/>
   <c r="C171" i="2"/>
   <c r="C170" i="2"/>
+  <c r="C170" i="3" s="1"/>
   <c r="C169" i="2"/>
+  <c r="C169" i="3" s="1"/>
   <c r="D36" i="6" l="1"/>
   <c r="C36" i="6"/>
   <c r="B36" i="6"/>
   <c r="D36" i="5"/>
   <c r="C36" i="5"/>
   <c r="B36" i="5"/>
   <c r="G167" i="2"/>
   <c r="E167" i="2"/>
   <c r="C167" i="2"/>
   <c r="G166" i="2" l="1"/>
   <c r="E166" i="2"/>
   <c r="C166" i="2"/>
   <c r="G165" i="2" l="1"/>
   <c r="E165" i="2"/>
   <c r="C165" i="2"/>
   <c r="C164" i="2"/>
   <c r="A168" i="3" l="1"/>
   <c r="G167" i="3"/>
   <c r="F167" i="3"/>
   <c r="E167" i="3"/>
   <c r="D167" i="3"/>
   <c r="C167" i="3"/>
   <c r="B167" i="3"/>
   <c r="A167" i="3"/>
   <c r="G166" i="3"/>
@@ -3274,51 +3280,51 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="190">
+  <cellXfs count="189">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -3783,58 +3789,57 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
@@ -6852,54 +6857,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:T173"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B159" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B158" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="H170" sqref="H170"/>
+      <selection pane="bottomRight" activeCell="K170" sqref="K170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.26953125" style="8" customWidth="1"/>
     <col min="2" max="2" width="10.453125" style="29" customWidth="1"/>
     <col min="3" max="3" width="8.453125" style="30" customWidth="1"/>
     <col min="4" max="4" width="8.26953125" style="31" customWidth="1"/>
     <col min="5" max="5" width="8.26953125" style="32" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" style="33" customWidth="1"/>
     <col min="7" max="7" width="8.453125" style="30" customWidth="1"/>
     <col min="8" max="8" width="5.54296875" style="7" customWidth="1"/>
     <col min="9" max="9" width="5.7265625" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.1796875" style="6"/>
     <col min="11" max="12" width="5.81640625" style="7" customWidth="1"/>
     <col min="13" max="13" width="9.1796875" style="6"/>
     <col min="14" max="14" width="6" style="7" customWidth="1"/>
     <col min="15" max="15" width="6.26953125" style="8" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
@@ -10746,58 +10751,58 @@
         <v>0.74213836477987416</v>
       </c>
       <c r="F144" s="54">
         <v>20</v>
       </c>
       <c r="G144" s="58">
         <f t="shared" si="10"/>
         <v>0.625</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="164" t="s">
         <v>132</v>
       </c>
       <c r="B145" s="162">
         <v>914</v>
       </c>
       <c r="C145" s="57">
         <f t="shared" si="11"/>
         <v>1.0740305522914217</v>
       </c>
       <c r="D145" s="56">
         <v>1054</v>
       </c>
       <c r="E145" s="57">
-        <f t="shared" ref="E145:E173" si="12">D145/D140</f>
+        <f t="shared" ref="E145:E172" si="12">D145/D140</f>
         <v>1.0282926829268293</v>
       </c>
       <c r="F145" s="145">
         <v>35</v>
       </c>
       <c r="G145" s="35">
-        <f t="shared" ref="G145:G173" si="13">F145/F140</f>
+        <f t="shared" ref="G145:G172" si="13">F145/F140</f>
         <v>1.4</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="164" t="s">
         <v>133</v>
       </c>
       <c r="B146" s="162">
         <v>1198</v>
       </c>
       <c r="C146" s="57">
         <f t="shared" si="11"/>
         <v>1.0508771929824561</v>
       </c>
       <c r="D146" s="56">
         <v>1410</v>
       </c>
       <c r="E146" s="57">
         <f t="shared" si="12"/>
         <v>1.0049893086243764</v>
       </c>
       <c r="F146" s="56">
         <v>51</v>
       </c>
       <c r="G146" s="35">
@@ -11395,141 +11400,165 @@
         <f t="shared" ref="C168" si="16">B168/B163</f>
         <v>0.95618709295441084</v>
       </c>
       <c r="D168" s="100">
         <f>SUM(D164:D167)</f>
         <v>3850</v>
       </c>
       <c r="E168" s="81">
         <f>D168/D163</f>
         <v>0.96806638169474479</v>
       </c>
       <c r="F168" s="100">
         <f>SUM(F164:F167)</f>
         <v>118</v>
       </c>
       <c r="G168" s="102">
         <f>F168/F163</f>
         <v>1.0630630630630631</v>
       </c>
     </row>
     <row r="169" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A169" s="163" t="s">
         <v>154</v>
       </c>
       <c r="B169" s="161">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C169" s="57">
         <f t="shared" si="11"/>
-        <v>0.97477477477477481</v>
+        <v>0.97837837837837838</v>
       </c>
       <c r="D169" s="54">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E169" s="55">
         <f t="shared" si="12"/>
-        <v>0.95210449927431062</v>
+        <v>0.95500725689404931</v>
       </c>
       <c r="F169" s="54">
         <v>20</v>
       </c>
       <c r="G169" s="58">
         <f t="shared" si="13"/>
         <v>0.68965517241379315</v>
       </c>
     </row>
     <row r="170" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A170" s="164" t="s">
         <v>155</v>
       </c>
-      <c r="B170" s="162"/>
+      <c r="B170" s="162">
+        <v>808</v>
+      </c>
       <c r="C170" s="57">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D170" s="56"/>
+        <v>1.0452781371280724</v>
+      </c>
+      <c r="D170" s="56">
+        <v>936</v>
+      </c>
       <c r="E170" s="57">
         <f t="shared" si="12"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F170" s="176"/>
+        <v>1.0481522956326987</v>
+      </c>
+      <c r="F170" s="176">
+        <v>16</v>
+      </c>
       <c r="G170" s="35">
         <f t="shared" si="13"/>
-        <v>0</v>
+        <v>0.76190476190476186</v>
       </c>
     </row>
     <row r="171" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A171" s="164" t="s">
         <v>156</v>
       </c>
       <c r="B171" s="162"/>
       <c r="C171" s="57">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="D171" s="56"/>
       <c r="E171" s="57">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="F171" s="56"/>
       <c r="G171" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A172" s="164" t="s">
         <v>157</v>
       </c>
       <c r="B172" s="162"/>
       <c r="C172" s="57">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="D172" s="56"/>
       <c r="E172" s="57">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="F172" s="174"/>
       <c r="G172" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="165">
         <v>2026</v>
       </c>
-      <c r="B173" s="175"/>
-[...4 lines deleted...]
-      <c r="G173" s="102"/>
+      <c r="B173" s="175">
+        <f>SUM(B169:B172)</f>
+        <v>1351</v>
+      </c>
+      <c r="C173" s="81">
+        <f t="shared" si="11"/>
+        <v>0.41826625386996902</v>
+      </c>
+      <c r="D173" s="100">
+        <f>SUM(D169:D172)</f>
+        <v>1594</v>
+      </c>
+      <c r="E173" s="81">
+        <f>D173/D168</f>
+        <v>0.41402597402597402</v>
+      </c>
+      <c r="F173" s="100">
+        <f>SUM(F169:F172)</f>
+        <v>36</v>
+      </c>
+      <c r="G173" s="102">
+        <f>F173/F168</f>
+        <v>0.30508474576271188</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A26" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H45" sqref="H45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.81640625" style="1" customWidth="1"/>
     <col min="2" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
@@ -12107,51 +12136,51 @@
       </c>
       <c r="C36" s="147">
         <f>'celu sat.negad-cet'!D168</f>
         <v>3850</v>
       </c>
       <c r="D36" s="178">
         <f>'celu sat.negad-cet'!F168</f>
         <v>118</v>
       </c>
       <c r="F36" s="146"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M173"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B161" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B166" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="K168" sqref="K168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.26953125" style="8" customWidth="1"/>
     <col min="2" max="2" width="10.453125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8.26953125" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.1796875" style="10"/>
     <col min="5" max="5" width="8.453125" style="24" customWidth="1"/>
     <col min="6" max="6" width="9.1796875" style="11"/>
     <col min="7" max="7" width="8.7265625" style="52" customWidth="1"/>
     <col min="8" max="8" width="9.1796875" style="8"/>
     <col min="9" max="9" width="9.1796875" style="11"/>
     <col min="10" max="10" width="9.1796875" style="10"/>
     <col min="11" max="11" width="9.1796875" style="8"/>
     <col min="12" max="12" width="9.1796875" style="11"/>
     <col min="13" max="13" width="9.1796875" style="10"/>
     <col min="14" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
@@ -17126,101 +17155,101 @@
       </c>
       <c r="D168" s="132">
         <f>'celu sat.negad-cet'!D168</f>
         <v>3850</v>
       </c>
       <c r="E168" s="150">
         <f>'celu sat.negad-cet'!E168</f>
         <v>0.96806638169474479</v>
       </c>
       <c r="F168" s="133">
         <f>SUM(F164:F167)</f>
         <v>118</v>
       </c>
       <c r="G168" s="151">
         <f>'celu sat.negad-cet'!G168</f>
         <v>1.0630630630630631</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169" s="68" t="str">
         <f>'celu sat.negad-cet'!A169</f>
         <v>2026 I</v>
       </c>
       <c r="B169" s="8">
         <f>'celu sat.negad-cet'!B169</f>
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C169" s="24">
         <f>'celu sat.negad-cet'!C169</f>
-        <v>0.97477477477477481</v>
+        <v>0.97837837837837838</v>
       </c>
       <c r="D169" s="131">
         <f>'celu sat.negad-cet'!D169</f>
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E169" s="61">
         <f>'celu sat.negad-cet'!E169</f>
-        <v>0.95210449927431062</v>
+        <v>0.95500725689404931</v>
       </c>
       <c r="F169" s="8">
         <f>'celu sat.negad-cet'!F169</f>
         <v>20</v>
       </c>
       <c r="G169" s="141">
         <f>'celu sat.negad-cet'!G169</f>
         <v>0.68965517241379315</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170" s="68" t="str">
         <f>'celu sat.negad-cet'!A170</f>
         <v>2026 II</v>
       </c>
       <c r="B170" s="8">
         <f>'celu sat.negad-cet'!B170</f>
-        <v>0</v>
+        <v>808</v>
       </c>
       <c r="C170" s="24">
         <f>'celu sat.negad-cet'!C170</f>
-        <v>0</v>
+        <v>1.0452781371280724</v>
       </c>
       <c r="D170" s="131">
         <f>'celu sat.negad-cet'!D170</f>
-        <v>0</v>
+        <v>936</v>
       </c>
       <c r="E170" s="61">
         <f>'celu sat.negad-cet'!E170</f>
-        <v>0</v>
+        <v>1.0481522956326987</v>
       </c>
       <c r="F170" s="8">
         <f>'celu sat.negad-cet'!F170</f>
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G170" s="141">
         <f>'celu sat.negad-cet'!G170</f>
-        <v>0</v>
+        <v>0.76190476190476186</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171" s="68" t="str">
         <f>'celu sat.negad-cet'!A171</f>
         <v>2026 III</v>
       </c>
       <c r="B171" s="8">
         <f>'celu sat.negad-cet'!B171</f>
         <v>0</v>
       </c>
       <c r="C171" s="24">
         <f>'celu sat.negad-cet'!C171</f>
         <v>0</v>
       </c>
       <c r="D171" s="131">
         <f>'celu sat.negad-cet'!D171</f>
         <v>0</v>
       </c>
       <c r="E171" s="61">
         <f>'celu sat.negad-cet'!E171</f>
         <v>0</v>
       </c>
       <c r="F171" s="8">
         <f>'celu sat.negad-cet'!F171</f>
@@ -17246,71 +17275,71 @@
       </c>
       <c r="D172" s="131">
         <f>'celu sat.negad-cet'!D172</f>
         <v>0</v>
       </c>
       <c r="E172" s="61">
         <f>'celu sat.negad-cet'!E172</f>
         <v>0</v>
       </c>
       <c r="F172" s="8">
         <f>'celu sat.negad-cet'!F172</f>
         <v>0</v>
       </c>
       <c r="G172" s="141">
         <f>'celu sat.negad-cet'!G172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="138">
         <f>'celu sat.negad-cet'!A173</f>
         <v>2026</v>
       </c>
       <c r="B173" s="149">
         <f>'celu sat.negad-cet'!B173</f>
-        <v>0</v>
+        <v>1351</v>
       </c>
       <c r="C173" s="150">
         <f>'celu sat.negad-cet'!C173</f>
-        <v>0</v>
+        <v>0.41826625386996902</v>
       </c>
       <c r="D173" s="132">
         <f>'celu sat.negad-cet'!D173</f>
-        <v>0</v>
+        <v>1594</v>
       </c>
       <c r="E173" s="150">
         <f>'celu sat.negad-cet'!E173</f>
-        <v>0</v>
+        <v>0.41402597402597402</v>
       </c>
       <c r="F173" s="133">
         <f>SUM(F169:F172)</f>
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G173" s="151">
         <f>'celu sat.negad-cet'!G173</f>
-        <v>0</v>
+        <v>0.30508474576271188</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="8" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
@@ -18111,57 +18140,57 @@
       <c r="B53" s="1">
         <v>3362</v>
       </c>
       <c r="C53" s="1">
         <v>4028</v>
       </c>
       <c r="D53" s="152">
         <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
         <v>2023</v>
       </c>
       <c r="B54" s="1">
         <v>3480</v>
       </c>
       <c r="C54" s="1">
         <v>4176</v>
       </c>
       <c r="D54" s="152">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A55" s="189">
+      <c r="A55" s="1">
         <v>2024</v>
       </c>
-      <c r="B55" s="189">
+      <c r="B55" s="1">
         <v>3344</v>
       </c>
-      <c r="C55" s="189">
+      <c r="C55" s="1">
         <v>3938</v>
       </c>
       <c r="D55" s="152">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="180">
         <v>2025</v>
       </c>
       <c r="B56" s="180">
         <v>3230</v>
       </c>
       <c r="C56" s="180">
         <v>3850</v>
       </c>
       <c r="D56" s="181">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>