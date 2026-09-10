--- v0 (2026-06-19)
+++ v1 (2026-09-10)
@@ -9,126 +9,129 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEF0A480-1AA5-4390-94FF-D63A5EFE954F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B663A84-8C0F-4595-92FC-03506D7F2F88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="kr.parv-cet" sheetId="1" r:id="rId1"/>
     <sheet name="kr.parv-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="freight.tr-quart." sheetId="4" r:id="rId3"/>
     <sheet name="freight.tr-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I144" i="1" l="1"/>
+  <c r="J148" i="4" l="1"/>
+  <c r="C148" i="4"/>
+  <c r="K148" i="4"/>
+  <c r="K147" i="4"/>
+  <c r="K146" i="4"/>
+  <c r="K145" i="4"/>
+  <c r="K144" i="4"/>
+  <c r="C147" i="4"/>
+  <c r="C146" i="4"/>
+  <c r="C145" i="4"/>
+  <c r="C144" i="4"/>
+  <c r="I145" i="1"/>
+  <c r="G145" i="1"/>
+  <c r="G145" i="4" s="1"/>
+  <c r="E145" i="1"/>
+  <c r="C145" i="1"/>
+  <c r="C144" i="1"/>
+  <c r="J145" i="1"/>
+  <c r="I144" i="1"/>
   <c r="G144" i="1"/>
   <c r="E144" i="1"/>
-  <c r="C144" i="1"/>
-[...8 lines deleted...]
-  <c r="B148" i="4"/>
   <c r="A148" i="4"/>
   <c r="J147" i="4"/>
   <c r="I147" i="4"/>
   <c r="H147" i="4"/>
   <c r="G147" i="4"/>
   <c r="F147" i="4"/>
   <c r="E147" i="4"/>
   <c r="D147" i="4"/>
-  <c r="C147" i="4"/>
   <c r="B147" i="4"/>
   <c r="A147" i="4"/>
   <c r="J146" i="4"/>
   <c r="I146" i="4"/>
   <c r="H146" i="4"/>
   <c r="G146" i="4"/>
   <c r="F146" i="4"/>
   <c r="E146" i="4"/>
   <c r="D146" i="4"/>
-  <c r="C146" i="4"/>
   <c r="B146" i="4"/>
   <c r="A146" i="4"/>
-  <c r="J145" i="4"/>
   <c r="I145" i="4"/>
   <c r="H145" i="4"/>
-  <c r="G145" i="4"/>
   <c r="F145" i="4"/>
   <c r="E145" i="4"/>
   <c r="D145" i="4"/>
-  <c r="C145" i="4"/>
   <c r="B145" i="4"/>
   <c r="A145" i="4"/>
   <c r="J144" i="4"/>
   <c r="H144" i="4"/>
   <c r="G144" i="4"/>
   <c r="F144" i="4"/>
   <c r="E144" i="4"/>
   <c r="D144" i="4"/>
   <c r="B144" i="4"/>
   <c r="A144" i="4"/>
   <c r="A139" i="4"/>
   <c r="B139" i="4"/>
   <c r="C139" i="4"/>
   <c r="D139" i="4"/>
   <c r="E139" i="4"/>
   <c r="F139" i="4"/>
   <c r="G139" i="4"/>
   <c r="H139" i="4"/>
   <c r="I139" i="4"/>
   <c r="J139" i="4"/>
   <c r="A140" i="4"/>
   <c r="B140" i="4"/>
   <c r="C140" i="4"/>
   <c r="D140" i="4"/>
   <c r="E140" i="4"/>
@@ -146,114 +149,122 @@
   <c r="G141" i="4"/>
   <c r="H141" i="4"/>
   <c r="I141" i="4"/>
   <c r="J141" i="4"/>
   <c r="A142" i="4"/>
   <c r="B142" i="4"/>
   <c r="C142" i="4"/>
   <c r="D142" i="4"/>
   <c r="E142" i="4"/>
   <c r="F142" i="4"/>
   <c r="G142" i="4"/>
   <c r="H142" i="4"/>
   <c r="I142" i="4"/>
   <c r="J142" i="4"/>
   <c r="A143" i="4"/>
   <c r="B143" i="4"/>
   <c r="C143" i="4"/>
   <c r="D143" i="4"/>
   <c r="E143" i="4"/>
   <c r="F143" i="4"/>
   <c r="G143" i="4"/>
   <c r="H143" i="4"/>
   <c r="I143" i="4"/>
   <c r="J143" i="4"/>
   <c r="H148" i="1"/>
+  <c r="H148" i="4" s="1"/>
   <c r="F148" i="1"/>
+  <c r="F148" i="4" s="1"/>
   <c r="D148" i="1"/>
+  <c r="D148" i="4" s="1"/>
   <c r="B148" i="1"/>
+  <c r="B148" i="4" s="1"/>
   <c r="J144" i="1"/>
   <c r="B36" i="3"/>
   <c r="B36" i="2"/>
   <c r="J142" i="1"/>
   <c r="K142" i="1" s="1"/>
   <c r="K142" i="4" s="1"/>
   <c r="J141" i="1"/>
   <c r="G141" i="1" s="1"/>
   <c r="J140" i="1"/>
   <c r="K140" i="1" s="1"/>
   <c r="K140" i="4" s="1"/>
   <c r="H143" i="1"/>
   <c r="F143" i="1"/>
   <c r="D143" i="1"/>
   <c r="B143" i="1"/>
   <c r="J139" i="1"/>
   <c r="K139" i="1" s="1"/>
   <c r="K139" i="4" s="1"/>
   <c r="B35" i="3"/>
   <c r="B35" i="2"/>
   <c r="J137" i="1"/>
   <c r="K137" i="1" s="1"/>
   <c r="G137" i="1"/>
   <c r="E137" i="1"/>
   <c r="C137" i="1"/>
   <c r="J136" i="1"/>
   <c r="K136" i="1" s="1"/>
-  <c r="I144" i="4" l="1"/>
-  <c r="C144" i="4"/>
+  <c r="K145" i="1" l="1"/>
+  <c r="J145" i="4"/>
+  <c r="I144" i="4"/>
   <c r="J148" i="1"/>
-  <c r="K148" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="C148" i="1"/>
   <c r="K144" i="1"/>
   <c r="I142" i="1"/>
   <c r="C142" i="1"/>
   <c r="E142" i="1"/>
   <c r="G142" i="1"/>
   <c r="C141" i="1"/>
   <c r="E141" i="1"/>
   <c r="I141" i="1"/>
   <c r="K141" i="1"/>
   <c r="K141" i="4" s="1"/>
   <c r="C140" i="1"/>
   <c r="E140" i="1"/>
   <c r="G140" i="1"/>
   <c r="I140" i="1"/>
   <c r="G139" i="1"/>
   <c r="E139" i="1"/>
   <c r="I139" i="1"/>
   <c r="C139" i="1"/>
   <c r="J143" i="1"/>
   <c r="G143" i="1" s="1"/>
   <c r="I137" i="1"/>
   <c r="G136" i="1"/>
   <c r="I136" i="1"/>
   <c r="C136" i="1"/>
   <c r="E136" i="1"/>
-  <c r="I143" i="1" l="1"/>
+  <c r="K148" i="1" l="1"/>
+  <c r="I148" i="1"/>
+  <c r="I148" i="4" s="1"/>
+  <c r="G148" i="1"/>
+  <c r="G148" i="4" s="1"/>
+  <c r="E148" i="1"/>
+  <c r="E148" i="4" s="1"/>
+  <c r="C148" i="1"/>
+  <c r="I143" i="1"/>
   <c r="C143" i="1"/>
   <c r="K143" i="1"/>
   <c r="K143" i="4" s="1"/>
   <c r="E143" i="1"/>
   <c r="J135" i="1"/>
   <c r="K135" i="1" s="1"/>
   <c r="H138" i="1"/>
   <c r="F138" i="1"/>
   <c r="D138" i="1"/>
   <c r="B138" i="1"/>
   <c r="J134" i="1"/>
   <c r="K134" i="1" s="1"/>
   <c r="C135" i="1" l="1"/>
   <c r="E135" i="1"/>
   <c r="G135" i="1"/>
   <c r="I135" i="1"/>
   <c r="G134" i="1"/>
   <c r="C134" i="1"/>
   <c r="E134" i="1"/>
   <c r="I134" i="1"/>
   <c r="J138" i="1"/>
   <c r="K138" i="1" s="1"/>
   <c r="I138" i="1" l="1"/>
   <c r="G138" i="1"/>
   <c r="E138" i="1"/>
@@ -2890,51 +2901,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="24"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="52">
+  <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3501,62 +3512,75 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="169">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3955,68 +3979,71 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing3.xml"/></Relationships>
@@ -6472,55 +6499,55 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L148"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B135" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B133" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="C147" sqref="C147"/>
+      <selection pane="bottomRight" activeCell="N148" sqref="N148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="12" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="11" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="12" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="11" customWidth="1"/>
     <col min="7" max="7" width="8.1796875" style="12" customWidth="1"/>
     <col min="8" max="8" width="6.26953125" style="11" customWidth="1"/>
     <col min="9" max="9" width="8.1796875" style="12" customWidth="1"/>
     <col min="10" max="10" width="8.1796875" style="11" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="12" t="s">
         <v>1</v>
       </c>
     </row>
@@ -11942,101 +11969,101 @@
         <f t="shared" ref="J132" si="66">SUM(B132,D132,F132,H132)</f>
         <v>17761.300000000003</v>
       </c>
       <c r="K132" s="60">
         <f>J132/J127</f>
         <v>0.92507734455567259</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="14" thickBot="1">
       <c r="A133" s="114">
         <v>2023</v>
       </c>
       <c r="B133" s="110">
         <f>SUM(B129:B132)</f>
         <v>65829.399999999994</v>
       </c>
       <c r="C133" s="59">
         <f t="shared" ref="C133:C137" si="67">B133/J133</f>
         <v>0.81592702077949453</v>
       </c>
       <c r="D133" s="110">
         <f>SUM(D129:D132)</f>
         <v>4766.8999999999996</v>
       </c>
       <c r="E133" s="58">
-        <f t="shared" ref="E133:E144" si="68">D133/J133</f>
+        <f t="shared" ref="E133:E145" si="68">D133/J133</f>
         <v>5.9083669536009326E-2</v>
       </c>
       <c r="F133" s="71">
         <f>SUM(F129:F132)</f>
         <v>3400</v>
       </c>
       <c r="G133" s="58">
         <f>F133/J133</f>
         <v>4.2141533579985256E-2</v>
       </c>
       <c r="H133" s="71">
         <f>SUM(H129:H132)</f>
         <v>6684.2000000000007</v>
       </c>
       <c r="I133" s="58">
         <f t="shared" ref="I133" si="69">H133/J133</f>
         <v>8.2847776104511023E-2</v>
       </c>
       <c r="J133" s="80">
         <f t="shared" ref="J133" si="70">SUM(B133,D133,F133,H133)</f>
         <v>80680.499999999985</v>
       </c>
       <c r="K133" s="61">
         <f t="shared" ref="K133" si="71">J133/J128</f>
         <v>0.99669787196193094</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="112" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="138">
         <v>11365</v>
       </c>
       <c r="C134" s="118">
         <f t="shared" si="67"/>
         <v>0.74629805955937878</v>
       </c>
       <c r="D134" s="131">
         <v>1004.6</v>
       </c>
       <c r="E134" s="57">
         <f t="shared" si="68"/>
         <v>6.5968414485996649E-2</v>
       </c>
       <c r="F134" s="131">
         <v>802.2</v>
       </c>
       <c r="G134" s="57">
-        <f t="shared" ref="G134:G144" si="72">F134/J134</f>
+        <f t="shared" ref="G134:G145" si="72">F134/J134</f>
         <v>5.2677545391863943E-2</v>
       </c>
       <c r="H134" s="131">
         <v>2056.6999999999998</v>
       </c>
       <c r="I134" s="57">
         <f t="shared" ref="I134" si="73">H134/J134</f>
         <v>0.13505598056276061</v>
       </c>
       <c r="J134" s="134">
         <f t="shared" ref="J134" si="74">SUM(B134,D134,F134,H134)</f>
         <v>15228.5</v>
       </c>
       <c r="K134" s="117">
         <f t="shared" ref="K134" si="75">J134/J129</f>
         <v>0.9671775069385784</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="112" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="26">
         <v>15270.8</v>
       </c>
@@ -12143,75 +12170,75 @@
       <c r="H137" s="11">
         <v>2040.5</v>
       </c>
       <c r="I137" s="20">
         <f t="shared" ref="I137" si="81">H137/J137</f>
         <v>0.1013756887137882</v>
       </c>
       <c r="J137" s="27">
         <f t="shared" ref="J137" si="82">SUM(B137,D137,F137,H137)</f>
         <v>20128.099999999999</v>
       </c>
       <c r="K137" s="60">
         <f t="shared" ref="K137" si="83">J137/J132</f>
         <v>1.1332560116658126</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="14" thickBot="1">
       <c r="A138" s="114">
         <v>2024</v>
       </c>
       <c r="B138" s="110">
         <f>SUM(B134:B137)</f>
         <v>61322.9</v>
       </c>
       <c r="C138" s="59">
-        <f t="shared" ref="C138:C144" si="84">B138/J138</f>
+        <f t="shared" ref="C138:C145" si="84">B138/J138</f>
         <v>0.78430567545963237</v>
       </c>
       <c r="D138" s="110">
         <f>SUM(D134:D137)</f>
         <v>4742.3999999999996</v>
       </c>
       <c r="E138" s="58">
         <f t="shared" ref="E138" si="85">D138/J138</f>
         <v>6.0654196642685849E-2</v>
       </c>
       <c r="F138" s="71">
         <f>SUM(F134:F137)</f>
         <v>3155</v>
       </c>
       <c r="G138" s="58">
         <f>F138/J138</f>
         <v>4.0351718625099918E-2</v>
       </c>
       <c r="H138" s="71">
         <f>SUM(H134:H137)</f>
         <v>8967.2000000000007</v>
       </c>
       <c r="I138" s="58">
-        <f t="shared" ref="I138:I144" si="86">H138/J138</f>
+        <f t="shared" ref="I138:I145" si="86">H138/J138</f>
         <v>0.11468840927258195</v>
       </c>
       <c r="J138" s="80">
         <f t="shared" ref="J138" si="87">SUM(B138,D138,F138,H138)</f>
         <v>78187.5</v>
       </c>
       <c r="K138" s="61">
         <f t="shared" ref="K138" si="88">J138/J133</f>
         <v>0.96910034023091096</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="112" t="s">
         <v>10</v>
       </c>
       <c r="B139" s="131">
         <v>11544.1</v>
       </c>
       <c r="C139" s="118">
         <f t="shared" si="84"/>
         <v>0.74305962319530894</v>
       </c>
       <c r="D139" s="131">
         <v>1059.5999999999999</v>
       </c>
@@ -12352,213 +12379,239 @@
       <c r="H142" s="11">
         <v>2080.5</v>
       </c>
       <c r="I142" s="20">
         <f t="shared" si="86"/>
         <v>0.10055290808386418</v>
       </c>
       <c r="J142" s="27">
         <f t="shared" ref="J142" si="95">SUM(B142,D142,F142,H142)</f>
         <v>20690.599999999999</v>
       </c>
       <c r="K142" s="60">
         <f t="shared" ref="K142" si="96">J142/J137</f>
         <v>1.027946005832642</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="14" thickBot="1">
       <c r="A143" s="114">
         <v>2025</v>
       </c>
       <c r="B143" s="110">
         <f>SUM(B139:B142)</f>
         <v>63434</v>
       </c>
       <c r="C143" s="59">
-        <f t="shared" ref="C143:C147" si="97">B143/J143</f>
+        <f t="shared" ref="C143" si="97">B143/J143</f>
         <v>0.7897551203855524</v>
       </c>
       <c r="D143" s="110">
         <f>SUM(D139:D142)</f>
         <v>4741.7999999999993</v>
       </c>
       <c r="E143" s="58">
-        <f t="shared" ref="E143:E147" si="98">D143/J143</f>
+        <f t="shared" ref="E143" si="98">D143/J143</f>
         <v>5.9035546076933697E-2</v>
       </c>
       <c r="F143" s="71">
         <f>SUM(F139:F142)</f>
         <v>3272</v>
       </c>
       <c r="G143" s="58">
         <f>F143/J143</f>
         <v>4.073649389761843E-2</v>
       </c>
       <c r="H143" s="71">
         <f>SUM(H139:H142)</f>
         <v>8873.2999999999993</v>
       </c>
       <c r="I143" s="58">
-        <f t="shared" ref="I143:I147" si="99">H143/J143</f>
+        <f t="shared" ref="I143" si="99">H143/J143</f>
         <v>0.11047283963989535</v>
       </c>
       <c r="J143" s="80">
-        <f t="shared" ref="J143:J147" si="100">SUM(B143,D143,F143,H143)</f>
+        <f t="shared" ref="J143" si="100">SUM(B143,D143,F143,H143)</f>
         <v>80321.100000000006</v>
       </c>
       <c r="K143" s="61">
-        <f t="shared" ref="K143:K147" si="101">J143/J138</f>
+        <f t="shared" ref="K143" si="101">J143/J138</f>
         <v>1.0272882494004796</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="112" t="s">
         <v>10</v>
       </c>
-      <c r="B144" s="167">
+      <c r="B144" s="162">
         <v>12026.3</v>
       </c>
       <c r="C144" s="118">
         <f t="shared" si="84"/>
         <v>0.72903014615398598</v>
       </c>
       <c r="D144" s="131">
         <v>1108</v>
       </c>
       <c r="E144" s="57">
         <f t="shared" si="68"/>
         <v>6.7166576747513085E-2</v>
       </c>
       <c r="F144" s="152">
         <v>909.6</v>
       </c>
       <c r="G144" s="57">
         <f t="shared" si="72"/>
         <v>5.5139637373229154E-2</v>
       </c>
       <c r="H144" s="131">
         <v>2452.4</v>
       </c>
       <c r="I144" s="57">
         <f t="shared" si="86"/>
         <v>0.14866363972527175</v>
       </c>
       <c r="J144" s="134">
         <f t="shared" ref="J144" si="102">SUM(B144,D144,F144,H144)</f>
         <v>16496.3</v>
       </c>
       <c r="K144" s="117">
         <f t="shared" ref="K144" si="103">J144/J139</f>
         <v>1.0618181115995853</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="112" t="s">
         <v>12</v>
       </c>
-      <c r="B145" s="26"/>
-[...8 lines deleted...]
-      <c r="K145" s="60"/>
+      <c r="B145" s="26">
+        <v>17382</v>
+      </c>
+      <c r="C145" s="17">
+        <f t="shared" si="84"/>
+        <v>0.772450938566553</v>
+      </c>
+      <c r="D145" s="19">
+        <v>1417.1</v>
+      </c>
+      <c r="E145" s="20">
+        <f t="shared" si="68"/>
+        <v>6.2975504835039817E-2</v>
+      </c>
+      <c r="F145" s="26">
+        <v>1062.5999999999999</v>
+      </c>
+      <c r="G145" s="20">
+        <f t="shared" si="72"/>
+        <v>4.7221629692832764E-2</v>
+      </c>
+      <c r="H145" s="26">
+        <v>2640.7</v>
+      </c>
+      <c r="I145" s="17">
+        <f t="shared" si="86"/>
+        <v>0.11735192690557451</v>
+      </c>
+      <c r="J145" s="27">
+        <f t="shared" ref="J145" si="104">SUM(B145,D145,F145,H145)</f>
+        <v>22502.399999999998</v>
+      </c>
+      <c r="K145" s="60">
+        <f t="shared" ref="K145" si="105">J145/J140</f>
+        <v>1.1643890196890119</v>
+      </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B146" s="19"/>
       <c r="C146" s="17"/>
       <c r="D146" s="63"/>
       <c r="E146" s="20"/>
       <c r="G146" s="20"/>
       <c r="H146" s="26"/>
       <c r="I146" s="20"/>
       <c r="J146" s="27"/>
       <c r="K146" s="60"/>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="112" t="s">
         <v>14</v>
       </c>
       <c r="B147" s="127"/>
       <c r="C147" s="17"/>
       <c r="D147" s="21"/>
       <c r="E147" s="22"/>
       <c r="F147" s="153"/>
       <c r="G147" s="20"/>
       <c r="I147" s="20"/>
       <c r="J147" s="27"/>
       <c r="K147" s="60"/>
     </row>
     <row r="148" spans="1:11" ht="14" thickBot="1">
       <c r="A148" s="114">
         <v>2026</v>
       </c>
       <c r="B148" s="110">
         <f>SUM(B144:B147)</f>
-        <v>12026.3</v>
+        <v>29408.3</v>
       </c>
       <c r="C148" s="59">
-        <f t="shared" ref="C148" si="104">B148/J148</f>
-        <v>0.72903014615398598</v>
+        <f t="shared" ref="C148" si="106">B148/J148</f>
+        <v>0.75408411049599089</v>
       </c>
       <c r="D148" s="110">
         <f>SUM(D144:D147)</f>
-        <v>1108</v>
+        <v>2525.1</v>
       </c>
       <c r="E148" s="58">
-        <f t="shared" ref="E148" si="105">D148/J148</f>
-        <v>6.7166576747513085E-2</v>
+        <f t="shared" ref="E148" si="107">D148/J148</f>
+        <v>6.4748312123224627E-2</v>
       </c>
       <c r="F148" s="71">
         <f>SUM(F144:F147)</f>
-        <v>909.6</v>
+        <v>1972.1999999999998</v>
       </c>
       <c r="G148" s="58">
         <f>F148/J148</f>
-        <v>5.5139637373229154E-2</v>
+        <v>5.057091646644632E-2</v>
       </c>
       <c r="H148" s="71">
         <f>SUM(H144:H147)</f>
-        <v>2452.4</v>
+        <v>5093.1000000000004</v>
       </c>
       <c r="I148" s="58">
-        <f t="shared" ref="I148" si="106">H148/J148</f>
-        <v>0.14866363972527175</v>
+        <f t="shared" ref="I148" si="108">H148/J148</f>
+        <v>0.13059666091433819</v>
       </c>
       <c r="J148" s="80">
-        <f t="shared" ref="J148" si="107">SUM(B148,D148,F148,H148)</f>
-        <v>16496.3</v>
+        <f t="shared" ref="J148" si="109">SUM(B148,D148,F148,H148)</f>
+        <v>38998.699999999997</v>
       </c>
       <c r="K148" s="61">
-        <f t="shared" ref="K148" si="108">J148/J143</f>
-        <v>0.20537940839953633</v>
+        <f t="shared" ref="K148" si="110">J148/J143</f>
+        <v>0.48553493415802318</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="F60" sqref="F60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1">
@@ -13047,54 +13100,54 @@
         <v>78.188000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:2" ht="13.5" thickBot="1">
       <c r="A61" s="151">
         <v>2025</v>
       </c>
       <c r="B61" s="159">
         <v>80.319999999999993</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L148"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B137" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B139" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A148" sqref="A148"/>
+      <selection pane="bottomRight" activeCell="J148" sqref="J148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="11" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="12" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="11" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="12" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="11" customWidth="1"/>
     <col min="7" max="7" width="8.1796875" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.1796875" style="11" customWidth="1"/>
     <col min="9" max="9" width="8.1796875" style="12" customWidth="1"/>
     <col min="10" max="10" width="8.1796875" style="11" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="17.25" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L1" s="12" t="s">
         <v>18</v>
       </c>
     </row>
@@ -19550,263 +19603,283 @@
       </c>
       <c r="E143" s="58">
         <f>'kr.parv-cet'!E143</f>
         <v>5.9035546076933697E-2</v>
       </c>
       <c r="F143" s="53">
         <f>'kr.parv-cet'!F143</f>
         <v>3272</v>
       </c>
       <c r="G143" s="125">
         <f>'kr.parv-cet'!G143</f>
         <v>4.073649389761843E-2</v>
       </c>
       <c r="H143" s="53">
         <f>'kr.parv-cet'!H143</f>
         <v>8873.2999999999993</v>
       </c>
       <c r="I143" s="59">
         <f>'kr.parv-cet'!I143</f>
         <v>0.11047283963989535</v>
       </c>
       <c r="J143" s="80">
         <f>'kr.parv-cet'!J143</f>
         <v>80321.100000000006</v>
       </c>
-      <c r="K143" s="70">
+      <c r="K143" s="163">
         <f>'kr.parv-cet'!K143</f>
         <v>1.0272882494004796</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="161" t="str">
         <f>'kr.parv-cet'!A144</f>
         <v>I</v>
       </c>
       <c r="B144" s="62">
         <f>'kr.parv-cet'!B144</f>
         <v>12026.3</v>
       </c>
-      <c r="C144" s="163">
+      <c r="C144" s="57">
         <f>'kr.parv-cet'!C144</f>
         <v>0.72903014615398598</v>
       </c>
       <c r="D144" s="62">
         <f>'kr.parv-cet'!D144</f>
         <v>1108</v>
       </c>
-      <c r="E144" s="163">
+      <c r="E144" s="57">
         <f>'kr.parv-cet'!E144</f>
         <v>6.7166576747513085E-2</v>
       </c>
       <c r="F144" s="62">
         <f>'kr.parv-cet'!F144</f>
         <v>909.6</v>
       </c>
-      <c r="G144" s="163">
+      <c r="G144" s="57">
         <f>'kr.parv-cet'!G144</f>
         <v>5.5139637373229154E-2</v>
       </c>
       <c r="H144" s="62">
         <f>'kr.parv-cet'!H144</f>
         <v>2452.4</v>
       </c>
-      <c r="I144" s="163">
+      <c r="I144" s="57">
         <f>'kr.parv-cet'!I144</f>
         <v>0.14866363972527175</v>
       </c>
-      <c r="J144" s="161">
+      <c r="J144" s="62">
         <f>'kr.parv-cet'!J144</f>
         <v>16496.3</v>
       </c>
-    </row>
-    <row r="145" spans="1:10">
+      <c r="K144" s="164">
+        <f>'kr.parv-cet'!K144</f>
+        <v>1.0618181115995853</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
       <c r="A145" s="145" t="str">
         <f>'kr.parv-cet'!A145</f>
         <v>II</v>
       </c>
       <c r="B145" s="63">
         <f>'kr.parv-cet'!B145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C145" s="164">
+        <v>17382</v>
+      </c>
+      <c r="C145" s="20">
         <f>'kr.parv-cet'!C145</f>
-        <v>0</v>
+        <v>0.772450938566553</v>
       </c>
       <c r="D145" s="63">
         <f>'kr.parv-cet'!D145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E145" s="164">
+        <v>1417.1</v>
+      </c>
+      <c r="E145" s="20">
         <f>'kr.parv-cet'!E145</f>
-        <v>0</v>
+        <v>6.2975504835039817E-2</v>
       </c>
       <c r="F145" s="63">
         <f>'kr.parv-cet'!F145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G145" s="164">
+        <v>1062.5999999999999</v>
+      </c>
+      <c r="G145" s="20">
         <f>'kr.parv-cet'!G145</f>
-        <v>0</v>
+        <v>4.7221629692832764E-2</v>
       </c>
       <c r="H145" s="63">
         <f>'kr.parv-cet'!H145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I145" s="164">
+        <v>2640.7</v>
+      </c>
+      <c r="I145" s="20">
         <f>'kr.parv-cet'!I145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J145" s="145">
+        <v>0.11735192690557451</v>
+      </c>
+      <c r="J145" s="63">
         <f>'kr.parv-cet'!J145</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:10">
+        <v>22502.399999999998</v>
+      </c>
+      <c r="K145" s="165">
+        <f>'kr.parv-cet'!K145</f>
+        <v>1.1643890196890119</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
       <c r="A146" s="145" t="str">
         <f>'kr.parv-cet'!A146</f>
         <v>III</v>
       </c>
       <c r="B146" s="63">
         <f>'kr.parv-cet'!B146</f>
         <v>0</v>
       </c>
-      <c r="C146" s="164">
+      <c r="C146" s="20">
         <f>'kr.parv-cet'!C146</f>
         <v>0</v>
       </c>
       <c r="D146" s="63">
         <f>'kr.parv-cet'!D146</f>
         <v>0</v>
       </c>
-      <c r="E146" s="164">
+      <c r="E146" s="20">
         <f>'kr.parv-cet'!E146</f>
         <v>0</v>
       </c>
       <c r="F146" s="63">
         <f>'kr.parv-cet'!F145</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G146" s="164">
+        <v>1062.5999999999999</v>
+      </c>
+      <c r="G146" s="20">
         <f>'kr.parv-cet'!G146</f>
         <v>0</v>
       </c>
       <c r="H146" s="63">
         <f>'kr.parv-cet'!H146</f>
         <v>0</v>
       </c>
-      <c r="I146" s="164">
+      <c r="I146" s="20">
         <f>'kr.parv-cet'!I146</f>
         <v>0</v>
       </c>
-      <c r="J146" s="145">
+      <c r="J146" s="63">
         <f>'kr.parv-cet'!J146</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" s="162" t="str">
+      <c r="K146" s="165">
+        <f>'kr.parv-cet'!K146</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" s="145" t="str">
         <f>'kr.parv-cet'!A147</f>
         <v>IV</v>
       </c>
-      <c r="B147" s="165">
+      <c r="B147" s="63">
         <f>'kr.parv-cet'!B147</f>
         <v>0</v>
       </c>
-      <c r="C147" s="166">
+      <c r="C147" s="20">
         <f>'kr.parv-cet'!C147</f>
         <v>0</v>
       </c>
-      <c r="D147" s="165">
+      <c r="D147" s="63">
         <f>'kr.parv-cet'!D147</f>
         <v>0</v>
       </c>
-      <c r="E147" s="166">
+      <c r="E147" s="20">
         <f>'kr.parv-cet'!E147</f>
         <v>0</v>
       </c>
-      <c r="F147" s="165">
+      <c r="F147" s="63">
         <f>'kr.parv-cet'!F147</f>
         <v>0</v>
       </c>
-      <c r="G147" s="166">
+      <c r="G147" s="20">
         <f>'kr.parv-cet'!G147</f>
         <v>0</v>
       </c>
-      <c r="H147" s="165">
+      <c r="H147" s="63">
         <f>'kr.parv-cet'!H147</f>
         <v>0</v>
       </c>
-      <c r="I147" s="166">
+      <c r="I147" s="20">
         <f>'kr.parv-cet'!I147</f>
         <v>0</v>
       </c>
-      <c r="J147" s="162">
+      <c r="J147" s="63">
         <f>'kr.parv-cet'!J147</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="168">
+      <c r="K147" s="165">
+        <f>'kr.parv-cet'!K147</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" s="166">
         <f>'kr.parv-cet'!A148</f>
         <v>2026</v>
       </c>
-      <c r="B148" s="10">
+      <c r="B148" s="167">
         <f>'kr.parv-cet'!B148</f>
-        <v>12026.3</v>
-[...1 lines deleted...]
-      <c r="C148" s="10">
+        <v>29408.3</v>
+      </c>
+      <c r="C148" s="168">
         <f>'kr.parv-cet'!C148</f>
-        <v>0.72903014615398598</v>
-[...1 lines deleted...]
-      <c r="D148" s="10">
+        <v>0.75408411049599089</v>
+      </c>
+      <c r="D148" s="167">
         <f>'kr.parv-cet'!D148</f>
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="E148" s="10">
+        <v>2525.1</v>
+      </c>
+      <c r="E148" s="168">
         <f>'kr.parv-cet'!E148</f>
-        <v>6.7166576747513085E-2</v>
-[...1 lines deleted...]
-      <c r="F148" s="10">
+        <v>6.4748312123224627E-2</v>
+      </c>
+      <c r="F148" s="167">
         <f>'kr.parv-cet'!F148</f>
-        <v>909.6</v>
-[...1 lines deleted...]
-      <c r="G148" s="10">
+        <v>1972.1999999999998</v>
+      </c>
+      <c r="G148" s="168">
         <f>'kr.parv-cet'!G148</f>
-        <v>5.5139637373229154E-2</v>
-[...1 lines deleted...]
-      <c r="H148" s="10">
+        <v>5.057091646644632E-2</v>
+      </c>
+      <c r="H148" s="167">
         <f>'kr.parv-cet'!H148</f>
-        <v>2452.4</v>
-[...1 lines deleted...]
-      <c r="I148" s="10">
+        <v>5093.1000000000004</v>
+      </c>
+      <c r="I148" s="168">
         <f>'kr.parv-cet'!I148</f>
-        <v>0.14866363972527175</v>
-[...1 lines deleted...]
-      <c r="J148" s="10">
+        <v>0.13059666091433819</v>
+      </c>
+      <c r="J148" s="167">
         <f>'kr.parv-cet'!J148</f>
-        <v>16496.3</v>
+        <v>38998.699999999997</v>
+      </c>
+      <c r="K148" s="169">
+        <f>'kr.parv-cet'!K148</f>
+        <v>0.48553493415802318</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F61" sqref="F61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.54296875" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="11"/>
   </cols>
   <sheetData>