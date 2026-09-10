--- v0 (2026-06-21)
+++ v1 (2026-09-10)
@@ -10,122 +10,116 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD82FD89-1F3E-4147-9B60-71B5A11B3F0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EBD0D6A-E577-4A52-A687-E97E7130B992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9490" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="kr.apgr-cet" sheetId="1" r:id="rId1"/>
     <sheet name="kr.apgr-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="freight.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="freight turnover-years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G173" i="4" l="1"/>
-[...4 lines deleted...]
-  <c r="B173" i="4"/>
+  <c r="G170" i="1" l="1"/>
+  <c r="F170" i="1"/>
   <c r="A173" i="4"/>
   <c r="G172" i="4"/>
   <c r="F172" i="4"/>
   <c r="E172" i="4"/>
   <c r="D172" i="4"/>
   <c r="C172" i="4"/>
   <c r="B172" i="4"/>
   <c r="A172" i="4"/>
   <c r="G171" i="4"/>
   <c r="F171" i="4"/>
   <c r="E171" i="4"/>
   <c r="D171" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
   <c r="A171" i="4"/>
   <c r="G170" i="4"/>
-  <c r="F170" i="4"/>
-  <c r="E170" i="4"/>
   <c r="D170" i="4"/>
-  <c r="C170" i="4"/>
   <c r="B170" i="4"/>
   <c r="A170" i="4"/>
   <c r="G169" i="4"/>
   <c r="F169" i="4"/>
   <c r="E169" i="4"/>
   <c r="D169" i="4"/>
   <c r="C169" i="4"/>
   <c r="B169" i="4"/>
   <c r="A169" i="4"/>
-  <c r="F173" i="1"/>
   <c r="D173" i="1"/>
+  <c r="D173" i="4" s="1"/>
   <c r="B173" i="1"/>
+  <c r="B173" i="4" s="1"/>
   <c r="C169" i="1"/>
   <c r="C167" i="1"/>
   <c r="F169" i="1"/>
   <c r="B53" i="3"/>
   <c r="B36" i="3"/>
   <c r="B54" i="2"/>
   <c r="B36" i="2"/>
   <c r="F167" i="1"/>
   <c r="E167" i="1" s="1"/>
   <c r="E167" i="4" s="1"/>
   <c r="G167" i="1"/>
   <c r="F166" i="1"/>
   <c r="C166" i="1" s="1"/>
   <c r="C166" i="4" s="1"/>
   <c r="F165" i="1"/>
   <c r="C165" i="1" s="1"/>
   <c r="C165" i="4" s="1"/>
   <c r="A168" i="4"/>
   <c r="G167" i="4"/>
   <c r="D167" i="4"/>
   <c r="C167" i="4"/>
   <c r="B167" i="4"/>
   <c r="A167" i="4"/>
   <c r="D166" i="4"/>
   <c r="B166" i="4"/>
@@ -260,53 +254,63 @@
   <c r="C147" i="4" s="1"/>
   <c r="F146" i="1"/>
   <c r="C146" i="1" s="1"/>
   <c r="C146" i="4" s="1"/>
   <c r="B31" i="2"/>
   <c r="F145" i="1"/>
   <c r="C145" i="1" s="1"/>
   <c r="C145" i="4" s="1"/>
   <c r="A148" i="4"/>
   <c r="D147" i="4"/>
   <c r="B147" i="4"/>
   <c r="A147" i="4"/>
   <c r="D146" i="4"/>
   <c r="B146" i="4"/>
   <c r="A146" i="4"/>
   <c r="D145" i="4"/>
   <c r="B145" i="4"/>
   <c r="A145" i="4"/>
   <c r="D144" i="4"/>
   <c r="B144" i="4"/>
   <c r="A144" i="4"/>
   <c r="D148" i="1"/>
   <c r="B148" i="1"/>
   <c r="F144" i="1"/>
   <c r="G144" i="1" s="1"/>
-  <c r="G173" i="1" l="1"/>
+  <c r="E170" i="1" l="1"/>
+  <c r="E170" i="4" s="1"/>
+  <c r="C170" i="1"/>
+  <c r="C170" i="4" s="1"/>
+  <c r="F170" i="4"/>
+  <c r="F173" i="1"/>
+  <c r="F173" i="4" s="1"/>
+  <c r="G173" i="1"/>
+  <c r="G173" i="4" s="1"/>
   <c r="C173" i="1"/>
+  <c r="C173" i="4" s="1"/>
   <c r="E173" i="1"/>
+  <c r="E173" i="4" s="1"/>
   <c r="E169" i="1"/>
   <c r="G169" i="1"/>
   <c r="F167" i="4"/>
   <c r="F166" i="4"/>
   <c r="E166" i="1"/>
   <c r="E166" i="4" s="1"/>
   <c r="G166" i="1"/>
   <c r="G166" i="4" s="1"/>
   <c r="G165" i="1"/>
   <c r="G165" i="4" s="1"/>
   <c r="E165" i="1"/>
   <c r="E165" i="4" s="1"/>
   <c r="F164" i="4"/>
   <c r="F168" i="1"/>
   <c r="E168" i="1" s="1"/>
   <c r="E168" i="4" s="1"/>
   <c r="G164" i="1"/>
   <c r="G164" i="4" s="1"/>
   <c r="C164" i="1"/>
   <c r="C164" i="4" s="1"/>
   <c r="F162" i="4"/>
   <c r="E162" i="1"/>
   <c r="E162" i="4" s="1"/>
   <c r="F161" i="4"/>
   <c r="G161" i="1"/>
@@ -6444,54 +6448,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B159" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B164" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F176" sqref="F176"/>
+      <selection pane="bottomRight" activeCell="I173" sqref="I173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="14" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="15" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="14" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="15" customWidth="1"/>
     <col min="6" max="6" width="8.81640625" style="14" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.25" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="15" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="15" t="s">
         <v>2</v>
       </c>
@@ -9469,51 +9473,51 @@
       <c r="D117" s="86">
         <v>3234</v>
       </c>
       <c r="E117" s="132">
         <f t="shared" si="14"/>
         <v>0.81881709540206604</v>
       </c>
       <c r="F117" s="125">
         <f>SUM(B117,D117)</f>
         <v>3949.6</v>
       </c>
       <c r="G117" s="116">
         <f t="shared" si="17"/>
         <v>1.1807120863352367</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="14" thickBot="1">
       <c r="A118" s="157">
         <v>2015</v>
       </c>
       <c r="B118" s="89">
         <f>SUM(B114:B117)</f>
         <v>2753.1</v>
       </c>
       <c r="C118" s="134">
-        <f t="shared" ref="C118:C169" si="18">B118/F118</f>
+        <f t="shared" ref="C118:C170" si="18">B118/F118</f>
         <v>0.1874119304837952</v>
       </c>
       <c r="D118" s="89">
         <f>SUM(D114:D117)</f>
         <v>11937</v>
       </c>
       <c r="E118" s="147">
         <f t="shared" ref="E118:E125" si="19">D118/F118</f>
         <v>0.81258806951620477</v>
       </c>
       <c r="F118" s="104">
         <f>SUM(F114:F117)</f>
         <v>14690.1</v>
       </c>
       <c r="G118" s="156">
         <f t="shared" si="17"/>
         <v>1.0746389852082692</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="98">
         <v>548.4</v>
@@ -10847,149 +10851,165 @@
         <f>SUM(B167,D167)</f>
         <v>3848.1</v>
       </c>
       <c r="G167" s="116">
         <f t="shared" si="37"/>
         <v>1.0574608408903545</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="14" thickBot="1">
       <c r="A168" s="157">
         <v>2025</v>
       </c>
       <c r="B168" s="89">
         <f>SUM(B164:B167)</f>
         <v>4370.3999999999996</v>
       </c>
       <c r="C168" s="134">
         <f>B168/F168</f>
         <v>0.29018956873941765</v>
       </c>
       <c r="D168" s="89">
         <f>SUM(D164:D167)</f>
         <v>10690.1</v>
       </c>
       <c r="E168" s="147">
-        <f t="shared" ref="E168:E172" si="38">D168/F168</f>
+        <f t="shared" ref="E168:E170" si="38">D168/F168</f>
         <v>0.7098104312605823</v>
       </c>
       <c r="F168" s="104">
         <f>SUM(F164:F167)</f>
         <v>15060.5</v>
       </c>
       <c r="G168" s="156">
-        <f t="shared" ref="G168:G169" si="39">F168/F163</f>
+        <f t="shared" ref="G168:G170" si="39">F168/F163</f>
         <v>1.010215854362029</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="164">
         <v>885.4</v>
       </c>
       <c r="C169" s="108">
         <f t="shared" si="18"/>
         <v>0.24251554411241064</v>
       </c>
       <c r="D169" s="98">
         <v>2765.5</v>
       </c>
       <c r="E169" s="131">
         <f t="shared" si="38"/>
         <v>0.75748445588758939</v>
       </c>
       <c r="F169" s="102">
         <f>SUM(B169,D169)</f>
         <v>3650.9</v>
       </c>
       <c r="G169" s="115">
         <f t="shared" si="39"/>
         <v>1.0315899522477467</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="100" t="s">
         <v>10</v>
       </c>
-      <c r="B170" s="86"/>
-[...4 lines deleted...]
-      <c r="G170" s="116"/>
+      <c r="B170" s="86">
+        <v>1054.5999999999999</v>
+      </c>
+      <c r="C170" s="87">
+        <f t="shared" si="18"/>
+        <v>0.25418785702234326</v>
+      </c>
+      <c r="D170" s="86">
+        <v>3094.3</v>
+      </c>
+      <c r="E170" s="132">
+        <f t="shared" si="38"/>
+        <v>0.74581214297765686</v>
+      </c>
+      <c r="F170" s="103">
+        <f>SUM(B170,D170)</f>
+        <v>4148.8999999999996</v>
+      </c>
+      <c r="G170" s="116">
+        <f t="shared" si="39"/>
+        <v>1.1136790680195414</v>
+      </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="100" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="86"/>
       <c r="C171" s="87"/>
       <c r="D171" s="86"/>
       <c r="E171" s="132"/>
       <c r="F171" s="103"/>
       <c r="G171" s="116"/>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="100" t="s">
         <v>12</v>
       </c>
       <c r="B172" s="86"/>
       <c r="C172" s="87"/>
       <c r="D172" s="86"/>
       <c r="E172" s="132"/>
       <c r="F172" s="187"/>
       <c r="G172" s="116"/>
     </row>
     <row r="173" spans="1:7" ht="14" thickBot="1">
       <c r="A173" s="157">
         <v>2026</v>
       </c>
       <c r="B173" s="89">
         <f>SUM(B169:B172)</f>
-        <v>885.4</v>
+        <v>1940</v>
       </c>
       <c r="C173" s="134">
         <f>B173/F173</f>
-        <v>0.24251554411241064</v>
+        <v>0.24872432626477603</v>
       </c>
       <c r="D173" s="89">
         <f>SUM(D169:D172)</f>
-        <v>2765.5</v>
+        <v>5859.8</v>
       </c>
       <c r="E173" s="147">
         <f t="shared" ref="E173" si="40">D173/F173</f>
-        <v>0.75748445588758939</v>
+        <v>0.75127567373522408</v>
       </c>
       <c r="F173" s="104">
         <f>SUM(F169:F172)</f>
-        <v>3650.9</v>
+        <v>7799.7999999999993</v>
       </c>
       <c r="G173" s="156">
         <f t="shared" ref="G173" si="41">F173/F168</f>
-        <v>0.24241559045184424</v>
+        <v>0.51789781215763087</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A26" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="D54" sqref="D54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="14" customWidth="1"/>
     <col min="2" max="3" width="9.1796875" style="14"/>
     <col min="4" max="4" width="13" style="14" customWidth="1"/>
     <col min="5" max="16384" width="9.1796875" style="14"/>
   </cols>
@@ -16663,71 +16683,71 @@
       </c>
       <c r="D169" s="98">
         <f>'kr.apgr-cet'!D169</f>
         <v>2765.5</v>
       </c>
       <c r="E169" s="174">
         <f>'kr.apgr-cet'!E169</f>
         <v>0.75748445588758939</v>
       </c>
       <c r="F169" s="102">
         <f>'kr.apgr-cet'!F169</f>
         <v>3650.9</v>
       </c>
       <c r="G169" s="175">
         <f>'kr.apgr-cet'!G169</f>
         <v>1.0315899522477467</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="173" t="str">
         <f>'kr.apgr-cet'!A170</f>
         <v>II</v>
       </c>
       <c r="B170" s="86">
         <f>'kr.apgr-cet'!B170</f>
-        <v>0</v>
+        <v>1054.5999999999999</v>
       </c>
       <c r="C170" s="87">
         <f>'kr.apgr-cet'!C170</f>
-        <v>0</v>
+        <v>0.25418785702234326</v>
       </c>
       <c r="D170" s="86">
         <f>'kr.apgr-cet'!D170</f>
-        <v>0</v>
+        <v>3094.3</v>
       </c>
       <c r="E170" s="88">
         <f>'kr.apgr-cet'!E170</f>
-        <v>0</v>
+        <v>0.74581214297765686</v>
       </c>
       <c r="F170" s="103">
         <f>'kr.apgr-cet'!F170</f>
-        <v>0</v>
+        <v>4148.8999999999996</v>
       </c>
       <c r="G170" s="81">
         <f>'kr.apgr-cet'!G170</f>
-        <v>0</v>
+        <v>1.1136790680195414</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="173" t="str">
         <f>'kr.apgr-cet'!A171</f>
         <v>III</v>
       </c>
       <c r="B171" s="86">
         <f>'kr.apgr-cet'!B171</f>
         <v>0</v>
       </c>
       <c r="C171" s="87">
         <f>'kr.apgr-cet'!C171</f>
         <v>0</v>
       </c>
       <c r="D171" s="86">
         <f>'kr.apgr-cet'!D171</f>
         <v>0</v>
       </c>
       <c r="E171" s="88">
         <f>'kr.apgr-cet'!E171</f>
         <v>0</v>
       </c>
       <c r="F171" s="103">
         <f>'kr.apgr-cet'!F171</f>
@@ -16753,71 +16773,71 @@
       </c>
       <c r="D172" s="86">
         <f>'kr.apgr-cet'!D172</f>
         <v>0</v>
       </c>
       <c r="E172" s="88">
         <f>'kr.apgr-cet'!E172</f>
         <v>0</v>
       </c>
       <c r="F172" s="103">
         <f>'kr.apgr-cet'!F172</f>
         <v>0</v>
       </c>
       <c r="G172" s="81">
         <f>'kr.apgr-cet'!G172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="14" thickBot="1">
       <c r="A173" s="176">
         <f>'kr.apgr-cet'!A173</f>
         <v>2026</v>
       </c>
       <c r="B173" s="112">
         <f>'kr.apgr-cet'!B173</f>
-        <v>885.4</v>
+        <v>1940</v>
       </c>
       <c r="C173" s="111">
         <f>'kr.apgr-cet'!C173</f>
-        <v>0.24251554411241064</v>
+        <v>0.24872432626477603</v>
       </c>
       <c r="D173" s="112">
         <f>'kr.apgr-cet'!D173</f>
-        <v>2765.5</v>
+        <v>5859.8</v>
       </c>
       <c r="E173" s="177">
         <f>'kr.apgr-cet'!E173</f>
-        <v>0.75748445588758939</v>
+        <v>0.75127567373522408</v>
       </c>
       <c r="F173" s="114">
         <f>'kr.apgr-cet'!F173</f>
-        <v>3650.9</v>
+        <v>7799.7999999999993</v>
       </c>
       <c r="G173" s="178">
         <f>'kr.apgr-cet'!G173</f>
-        <v>0.24241559045184424</v>
+        <v>0.51789781215763087</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A25" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="D56" sqref="D55:D56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="7" style="14" customWidth="1"/>
     <col min="2" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="19.5" customHeight="1">