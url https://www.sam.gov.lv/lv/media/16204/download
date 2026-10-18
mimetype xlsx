--- v0 (2026-06-19)
+++ v1 (2026-10-18)
@@ -9,151 +9,141 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D03C13D-8B6D-4DC7-A079-E1EAE0EBDB0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39FD614E-4C57-4737-A940-9549F27D613F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pas.apgr-cet" sheetId="1" r:id="rId1"/>
     <sheet name="pas.apgr-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="pas.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="pas.turnover.years" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M172" i="4" l="1"/>
-[...10 lines deleted...]
-  <c r="B172" i="4"/>
+  <c r="D168" i="4" l="1"/>
+  <c r="D153" i="4"/>
+  <c r="D158" i="4"/>
+  <c r="D163" i="4"/>
+  <c r="M171" i="1"/>
+  <c r="M170" i="1"/>
+  <c r="M169" i="1"/>
+  <c r="K169" i="1"/>
+  <c r="F169" i="1"/>
   <c r="M171" i="4"/>
   <c r="L171" i="4"/>
   <c r="K171" i="4"/>
   <c r="J171" i="4"/>
   <c r="I171" i="4"/>
   <c r="H171" i="4"/>
   <c r="G171" i="4"/>
   <c r="F171" i="4"/>
   <c r="E171" i="4"/>
   <c r="D171" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
   <c r="M170" i="4"/>
   <c r="L170" i="4"/>
   <c r="K170" i="4"/>
   <c r="J170" i="4"/>
   <c r="I170" i="4"/>
   <c r="H170" i="4"/>
   <c r="G170" i="4"/>
   <c r="F170" i="4"/>
   <c r="E170" i="4"/>
   <c r="D170" i="4"/>
   <c r="C170" i="4"/>
   <c r="B170" i="4"/>
   <c r="M169" i="4"/>
-  <c r="L169" i="4"/>
-[...1 lines deleted...]
-  <c r="J169" i="4"/>
   <c r="I169" i="4"/>
-  <c r="H169" i="4"/>
   <c r="G169" i="4"/>
-  <c r="F169" i="4"/>
-  <c r="E169" i="4"/>
   <c r="D169" i="4"/>
-  <c r="C169" i="4"/>
   <c r="B169" i="4"/>
   <c r="M168" i="4"/>
   <c r="L168" i="4"/>
   <c r="K168" i="4"/>
   <c r="J168" i="4"/>
   <c r="I168" i="4"/>
   <c r="H168" i="4"/>
   <c r="G168" i="4"/>
   <c r="F168" i="4"/>
   <c r="E168" i="4"/>
-  <c r="D168" i="4"/>
   <c r="C168" i="4"/>
   <c r="B168" i="4"/>
   <c r="K172" i="1"/>
-  <c r="J172" i="1"/>
+  <c r="K172" i="4" s="1"/>
   <c r="I172" i="1"/>
   <c r="G172" i="1"/>
-  <c r="H172" i="1" s="1"/>
   <c r="D172" i="1"/>
+  <c r="D172" i="4" s="1"/>
   <c r="B172" i="1"/>
+  <c r="B172" i="4" s="1"/>
   <c r="K168" i="1"/>
   <c r="L168" i="1" s="1"/>
   <c r="M168" i="1" s="1"/>
   <c r="J168" i="1"/>
   <c r="H168" i="1"/>
   <c r="F168" i="1"/>
   <c r="E168" i="1" s="1"/>
   <c r="B35" i="3"/>
   <c r="B35" i="2"/>
   <c r="K166" i="1"/>
   <c r="H166" i="1" s="1"/>
   <c r="H166" i="4" s="1"/>
   <c r="J166" i="1"/>
   <c r="J166" i="4" s="1"/>
   <c r="L166" i="1"/>
   <c r="M166" i="1" s="1"/>
   <c r="M166" i="4" s="1"/>
   <c r="F166" i="1"/>
   <c r="C166" i="1" s="1"/>
   <c r="C166" i="4" s="1"/>
   <c r="M165" i="1"/>
   <c r="K165" i="1"/>
   <c r="H165" i="1" s="1"/>
   <c r="H165" i="4" s="1"/>
   <c r="F165" i="1"/>
@@ -174,51 +164,50 @@
   <c r="D166" i="4"/>
   <c r="B166" i="4"/>
   <c r="M165" i="4"/>
   <c r="I165" i="4"/>
   <c r="G165" i="4"/>
   <c r="F165" i="4"/>
   <c r="E165" i="4"/>
   <c r="D165" i="4"/>
   <c r="B165" i="4"/>
   <c r="M164" i="4"/>
   <c r="K164" i="4"/>
   <c r="J164" i="4"/>
   <c r="I164" i="4"/>
   <c r="G164" i="4"/>
   <c r="D164" i="4"/>
   <c r="B164" i="4"/>
   <c r="M163" i="4"/>
   <c r="L163" i="4"/>
   <c r="K163" i="4"/>
   <c r="J163" i="4"/>
   <c r="I163" i="4"/>
   <c r="H163" i="4"/>
   <c r="G163" i="4"/>
   <c r="F163" i="4"/>
   <c r="E163" i="4"/>
-  <c r="D163" i="4"/>
   <c r="C163" i="4"/>
   <c r="B163" i="4"/>
   <c r="I167" i="1"/>
   <c r="G167" i="1"/>
   <c r="D167" i="1"/>
   <c r="D167" i="4" s="1"/>
   <c r="B167" i="1"/>
   <c r="B167" i="4" s="1"/>
   <c r="J163" i="1"/>
   <c r="H163" i="1"/>
   <c r="K163" i="1"/>
   <c r="L163" i="1" s="1"/>
   <c r="M163" i="1" s="1"/>
   <c r="C163" i="1"/>
   <c r="F163" i="1"/>
   <c r="E163" i="1" s="1"/>
   <c r="B34" i="3"/>
   <c r="B34" i="2"/>
   <c r="M161" i="1"/>
   <c r="K161" i="1"/>
   <c r="H161" i="1" s="1"/>
   <c r="H161" i="4" s="1"/>
   <c r="J161" i="1"/>
   <c r="J161" i="4" s="1"/>
   <c r="L161" i="1"/>
@@ -267,51 +256,50 @@
   <c r="M161" i="4"/>
   <c r="L161" i="4"/>
   <c r="K161" i="4"/>
   <c r="I161" i="4"/>
   <c r="G161" i="4"/>
   <c r="F161" i="4"/>
   <c r="E161" i="4"/>
   <c r="D161" i="4"/>
   <c r="B161" i="4"/>
   <c r="K160" i="4"/>
   <c r="J160" i="4"/>
   <c r="I160" i="4"/>
   <c r="G160" i="4"/>
   <c r="F160" i="4"/>
   <c r="D160" i="4"/>
   <c r="B160" i="4"/>
   <c r="K159" i="4"/>
   <c r="I159" i="4"/>
   <c r="G159" i="4"/>
   <c r="D159" i="4"/>
   <c r="B159" i="4"/>
   <c r="J158" i="4"/>
   <c r="I158" i="4"/>
   <c r="G158" i="4"/>
   <c r="F158" i="4"/>
-  <c r="D158" i="4"/>
   <c r="B158" i="4"/>
   <c r="B33" i="3"/>
   <c r="B33" i="2"/>
   <c r="M156" i="1"/>
   <c r="M156" i="4" s="1"/>
   <c r="K156" i="1"/>
   <c r="H156" i="1" s="1"/>
   <c r="H156" i="4" s="1"/>
   <c r="F156" i="1"/>
   <c r="C156" i="1" s="1"/>
   <c r="C156" i="4" s="1"/>
   <c r="E156" i="1"/>
   <c r="E156" i="4" s="1"/>
   <c r="K155" i="1"/>
   <c r="H155" i="1" s="1"/>
   <c r="H155" i="4" s="1"/>
   <c r="F155" i="1"/>
   <c r="C155" i="1" s="1"/>
   <c r="C155" i="4" s="1"/>
   <c r="H154" i="1"/>
   <c r="H154" i="4" s="1"/>
   <c r="I157" i="1"/>
   <c r="I157" i="4" s="1"/>
   <c r="G157" i="1"/>
   <c r="G157" i="4" s="1"/>
@@ -329,51 +317,50 @@
   <c r="F151" i="1"/>
   <c r="L151" i="1" s="1"/>
   <c r="F153" i="1"/>
   <c r="E153" i="1" s="1"/>
   <c r="E153" i="4" s="1"/>
   <c r="K153" i="1"/>
   <c r="H153" i="1" s="1"/>
   <c r="H153" i="4" s="1"/>
   <c r="D157" i="4"/>
   <c r="I156" i="4"/>
   <c r="G156" i="4"/>
   <c r="F156" i="4"/>
   <c r="D156" i="4"/>
   <c r="B156" i="4"/>
   <c r="I155" i="4"/>
   <c r="G155" i="4"/>
   <c r="F155" i="4"/>
   <c r="D155" i="4"/>
   <c r="B155" i="4"/>
   <c r="I154" i="4"/>
   <c r="G154" i="4"/>
   <c r="D154" i="4"/>
   <c r="B154" i="4"/>
   <c r="I153" i="4"/>
   <c r="G153" i="4"/>
-  <c r="D153" i="4"/>
   <c r="B153" i="4"/>
   <c r="B32" i="3"/>
   <c r="B32" i="2"/>
   <c r="K151" i="1"/>
   <c r="H151" i="1" s="1"/>
   <c r="H151" i="4" s="1"/>
   <c r="E151" i="1"/>
   <c r="E151" i="4" s="1"/>
   <c r="C151" i="1"/>
   <c r="C151" i="4" s="1"/>
   <c r="J150" i="1"/>
   <c r="J150" i="4" s="1"/>
   <c r="H150" i="1"/>
   <c r="H150" i="4" s="1"/>
   <c r="K150" i="1"/>
   <c r="L150" i="1" s="1"/>
   <c r="F150" i="1"/>
   <c r="C150" i="1" s="1"/>
   <c r="C150" i="4" s="1"/>
   <c r="M149" i="1"/>
   <c r="K149" i="1"/>
   <c r="H149" i="1" s="1"/>
   <c r="H149" i="4" s="1"/>
   <c r="F149" i="1"/>
   <c r="C149" i="1" s="1"/>
@@ -399,53 +386,69 @@
   <c r="F151" i="4"/>
   <c r="D151" i="4"/>
   <c r="B151" i="4"/>
   <c r="K150" i="4"/>
   <c r="I150" i="4"/>
   <c r="G150" i="4"/>
   <c r="D150" i="4"/>
   <c r="B150" i="4"/>
   <c r="M149" i="4"/>
   <c r="I149" i="4"/>
   <c r="G149" i="4"/>
   <c r="D149" i="4"/>
   <c r="B149" i="4"/>
   <c r="K148" i="4"/>
   <c r="I148" i="4"/>
   <c r="G148" i="4"/>
   <c r="F148" i="4"/>
   <c r="D148" i="4"/>
   <c r="B148" i="4"/>
   <c r="M146" i="1"/>
   <c r="K146" i="1"/>
   <c r="H146" i="1" s="1"/>
   <c r="F146" i="1"/>
   <c r="C146" i="1"/>
   <c r="E146" i="1"/>
-  <c r="F172" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="M172" i="1" s="1"/>
+  <c r="L169" i="1" l="1"/>
+  <c r="L169" i="4" s="1"/>
+  <c r="H169" i="1"/>
+  <c r="H169" i="4" s="1"/>
+  <c r="J169" i="1"/>
+  <c r="J169" i="4" s="1"/>
+  <c r="K169" i="4"/>
+  <c r="I172" i="4"/>
+  <c r="J172" i="1"/>
+  <c r="J172" i="4" s="1"/>
+  <c r="H172" i="1"/>
+  <c r="H172" i="4" s="1"/>
+  <c r="G172" i="4"/>
+  <c r="C169" i="1"/>
+  <c r="C169" i="4" s="1"/>
+  <c r="E169" i="1"/>
+  <c r="E169" i="4" s="1"/>
+  <c r="F169" i="4"/>
+  <c r="F172" i="1"/>
   <c r="C168" i="1"/>
   <c r="L166" i="4"/>
   <c r="F166" i="4"/>
   <c r="E166" i="1"/>
   <c r="E166" i="4" s="1"/>
   <c r="K167" i="1"/>
   <c r="K167" i="4" s="1"/>
   <c r="K165" i="4"/>
   <c r="L165" i="1"/>
   <c r="L165" i="4" s="1"/>
   <c r="J165" i="1"/>
   <c r="J165" i="4" s="1"/>
   <c r="L164" i="1"/>
   <c r="L164" i="4" s="1"/>
   <c r="I167" i="4"/>
   <c r="G167" i="4"/>
   <c r="F164" i="4"/>
   <c r="E164" i="1"/>
   <c r="E164" i="4" s="1"/>
   <c r="F167" i="1"/>
   <c r="E160" i="1"/>
   <c r="E160" i="4" s="1"/>
   <c r="J162" i="1"/>
   <c r="J162" i="4" s="1"/>
   <c r="L159" i="1"/>
@@ -503,52 +506,56 @@
   <c r="M150" i="4" s="1"/>
   <c r="L150" i="4"/>
   <c r="F150" i="4"/>
   <c r="E150" i="1"/>
   <c r="E150" i="4" s="1"/>
   <c r="F152" i="1"/>
   <c r="F152" i="4" s="1"/>
   <c r="L149" i="1"/>
   <c r="L149" i="4" s="1"/>
   <c r="I152" i="4"/>
   <c r="J149" i="1"/>
   <c r="J149" i="4" s="1"/>
   <c r="K149" i="4"/>
   <c r="K152" i="1"/>
   <c r="K152" i="4" s="1"/>
   <c r="G152" i="4"/>
   <c r="F149" i="4"/>
   <c r="E149" i="1"/>
   <c r="E149" i="4" s="1"/>
   <c r="D152" i="4"/>
   <c r="M148" i="1"/>
   <c r="M148" i="4" s="1"/>
   <c r="L148" i="4"/>
   <c r="L146" i="1"/>
   <c r="J146" i="1"/>
-  <c r="E172" i="1" l="1"/>
+  <c r="L172" i="1" l="1"/>
+  <c r="F172" i="4"/>
+  <c r="E172" i="1"/>
+  <c r="E172" i="4" s="1"/>
   <c r="C172" i="1"/>
+  <c r="C172" i="4" s="1"/>
   <c r="J167" i="1"/>
   <c r="J167" i="4" s="1"/>
   <c r="H167" i="1"/>
   <c r="H167" i="4" s="1"/>
   <c r="L167" i="1"/>
   <c r="F167" i="4"/>
   <c r="E167" i="1"/>
   <c r="E167" i="4" s="1"/>
   <c r="C167" i="1"/>
   <c r="C167" i="4" s="1"/>
   <c r="L162" i="1"/>
   <c r="F162" i="4"/>
   <c r="E162" i="1"/>
   <c r="E162" i="4" s="1"/>
   <c r="L155" i="4"/>
   <c r="M155" i="1"/>
   <c r="M155" i="4" s="1"/>
   <c r="E157" i="1"/>
   <c r="E157" i="4" s="1"/>
   <c r="H157" i="1"/>
   <c r="H157" i="4" s="1"/>
   <c r="J157" i="1"/>
   <c r="J157" i="4" s="1"/>
   <c r="L157" i="1"/>
   <c r="M157" i="1" s="1"/>
@@ -600,51 +607,54 @@
   <c r="B146" i="4"/>
   <c r="I145" i="4"/>
   <c r="G145" i="4"/>
   <c r="D145" i="4"/>
   <c r="B145" i="4"/>
   <c r="K144" i="4"/>
   <c r="I144" i="4"/>
   <c r="G144" i="4"/>
   <c r="D144" i="4"/>
   <c r="B144" i="4"/>
   <c r="I143" i="4"/>
   <c r="G143" i="4"/>
   <c r="D143" i="4"/>
   <c r="B143" i="4"/>
   <c r="I147" i="1"/>
   <c r="G147" i="1"/>
   <c r="G147" i="4" s="1"/>
   <c r="D147" i="1"/>
   <c r="B147" i="1"/>
   <c r="B147" i="4" s="1"/>
   <c r="K143" i="1"/>
   <c r="J143" i="1" s="1"/>
   <c r="J143" i="4" s="1"/>
   <c r="F143" i="1"/>
   <c r="C143" i="4" s="1"/>
-  <c r="M167" i="1" l="1"/>
+  <c r="L172" i="4" l="1"/>
+  <c r="M172" i="1"/>
+  <c r="M172" i="4" s="1"/>
+  <c r="M167" i="1"/>
   <c r="M167" i="4" s="1"/>
   <c r="L167" i="4"/>
   <c r="M162" i="1"/>
   <c r="M162" i="4" s="1"/>
   <c r="L162" i="4"/>
   <c r="L157" i="4"/>
   <c r="L152" i="4"/>
   <c r="F144" i="4"/>
   <c r="L145" i="1"/>
   <c r="L145" i="4" s="1"/>
   <c r="J145" i="1"/>
   <c r="J145" i="4" s="1"/>
   <c r="K145" i="4"/>
   <c r="F145" i="4"/>
   <c r="E145" i="1"/>
   <c r="E145" i="4" s="1"/>
   <c r="L144" i="1"/>
   <c r="J144" i="1"/>
   <c r="J144" i="4" s="1"/>
   <c r="C144" i="1"/>
   <c r="C144" i="4" s="1"/>
   <c r="F147" i="1"/>
   <c r="E147" i="1" s="1"/>
   <c r="E147" i="4" s="1"/>
   <c r="K147" i="1"/>
@@ -7693,55 +7703,55 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M172"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B153" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B157" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="J177" sqref="J177"/>
+      <selection pane="bottomRight" activeCell="Q168" sqref="Q168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.7265625" style="4" customWidth="1"/>
     <col min="3" max="3" width="7.7265625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.7265625" style="4" customWidth="1"/>
     <col min="5" max="5" width="7.54296875" style="18" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.7265625" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.26953125" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.7265625" style="5" customWidth="1"/>
     <col min="10" max="10" width="7.7265625" style="17" customWidth="1"/>
     <col min="11" max="12" width="8.1796875" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.7265625" style="4" customWidth="1"/>
     <col min="15" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
@@ -11192,51 +11202,51 @@
       <c r="A73" s="123" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="112">
         <v>160.73699999999999</v>
       </c>
       <c r="C73" s="102">
         <f t="shared" si="6"/>
         <v>0.55892580203211606</v>
       </c>
       <c r="D73" s="112">
         <v>126.845</v>
       </c>
       <c r="E73" s="102">
         <f t="shared" si="7"/>
         <v>0.44107419796788394</v>
       </c>
       <c r="F73" s="139">
         <f t="shared" si="8"/>
         <v>287.58199999999999</v>
       </c>
       <c r="G73" s="162">
         <v>166.00299999999999</v>
       </c>
       <c r="H73" s="155">
-        <f t="shared" ref="H73:H168" si="13">G73/K73</f>
+        <f t="shared" ref="H73:H169" si="13">G73/K73</f>
         <v>0.54616670285778202</v>
       </c>
       <c r="I73" s="154">
         <v>137.93899999999999</v>
       </c>
       <c r="J73" s="155">
         <f t="shared" ref="J73:J82" si="14">I73/K73</f>
         <v>0.45383329714221787</v>
       </c>
       <c r="K73" s="139">
         <f>SUM(G73,I73)</f>
         <v>303.94200000000001</v>
       </c>
       <c r="L73" s="121">
         <f t="shared" ref="L73:L82" si="15">SUM(F73,K73)</f>
         <v>591.524</v>
       </c>
       <c r="M73" s="106">
         <f t="shared" si="12"/>
         <v>1.2053002532759811</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="124" t="s">
         <v>14</v>
@@ -14608,51 +14618,51 @@
         <f t="shared" si="51"/>
         <v>0.66751253067130845</v>
       </c>
       <c r="K141" s="184">
         <f>SUM(G141,I141)</f>
         <v>95.366</v>
       </c>
       <c r="L141" s="122">
         <f t="shared" si="54"/>
         <v>198.566</v>
       </c>
       <c r="M141" s="151">
         <f t="shared" si="55"/>
         <v>0.10805689576546876</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="14" thickBot="1">
       <c r="A142" s="161">
         <v>2020</v>
       </c>
       <c r="B142" s="174">
         <f>SUM(B138:B141)</f>
         <v>418.02499999999998</v>
       </c>
       <c r="C142" s="171">
-        <f t="shared" ref="C142:C168" si="56">B142/F142</f>
+        <f t="shared" ref="C142:C169" si="56">B142/F142</f>
         <v>0.41476906285657583</v>
       </c>
       <c r="D142" s="158">
         <f>SUM(D138:D141)</f>
         <v>589.82500000000005</v>
       </c>
       <c r="E142" s="159">
         <f>D142/F142</f>
         <v>0.58523093714342411</v>
       </c>
       <c r="F142" s="185">
         <f>SUM(B142,D142)</f>
         <v>1007.85</v>
       </c>
       <c r="G142" s="164">
         <f>SUM(G138:G141)</f>
         <v>421.52700000000004</v>
       </c>
       <c r="H142" s="175">
         <f>G142/K142</f>
         <v>0.42008861657684088</v>
       </c>
       <c r="I142" s="174">
         <f>SUM(I138:I141)</f>
         <v>581.89700000000005</v>
@@ -15232,51 +15242,51 @@
         <f t="shared" si="56"/>
         <v>0.42590569359941999</v>
       </c>
       <c r="D154" s="77">
         <v>515.48099999999999</v>
       </c>
       <c r="E154" s="103">
         <f t="shared" si="62"/>
         <v>0.57409430640058001</v>
       </c>
       <c r="F154" s="182">
         <f t="shared" si="72"/>
         <v>897.90300000000002</v>
       </c>
       <c r="G154" s="163">
         <v>377.29500000000002</v>
       </c>
       <c r="H154" s="136">
         <f t="shared" si="13"/>
         <v>0.42550755954139763</v>
       </c>
       <c r="I154" s="179">
         <v>509.399</v>
       </c>
       <c r="J154" s="17">
-        <f t="shared" ref="J154:J168" si="73">I154/K154</f>
+        <f t="shared" ref="J154:J169" si="73">I154/K154</f>
         <v>0.57449244045860248</v>
       </c>
       <c r="K154" s="184">
         <f>SUM(G154,I154)</f>
         <v>886.69399999999996</v>
       </c>
       <c r="L154" s="122">
         <f t="shared" ref="L154:L156" si="74">SUM(F154,K154)</f>
         <v>1784.597</v>
       </c>
       <c r="M154" s="151">
         <f t="shared" ref="M154:M156" si="75">L154/L149</f>
         <v>1.2365350077326873</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="160" t="s">
         <v>15</v>
       </c>
       <c r="B155" s="77">
         <v>393.6</v>
       </c>
       <c r="C155" s="18">
         <f t="shared" si="56"/>
         <v>0.39748742703641615</v>
@@ -15663,55 +15673,55 @@
       </c>
       <c r="L162" s="176">
         <f t="shared" ref="L162:L166" si="82">SUM(F162,K162)</f>
         <v>7116.8649999999998</v>
       </c>
       <c r="M162" s="177">
         <f t="shared" ref="M162:M166" si="83">L162/L157</f>
         <v>1.0732774188975511</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="160" t="s">
         <v>12</v>
       </c>
       <c r="B163" s="77">
         <v>334.10500000000002</v>
       </c>
       <c r="C163" s="18">
         <f t="shared" si="56"/>
         <v>0.47064201315129622</v>
       </c>
       <c r="D163" s="113">
         <v>375.78699999999998</v>
       </c>
       <c r="E163" s="102">
-        <f t="shared" ref="E163:E168" si="84">D163/F163</f>
+        <f t="shared" ref="E163:E169" si="84">D163/F163</f>
         <v>0.52935798684870372</v>
       </c>
       <c r="F163" s="182">
-        <f t="shared" ref="F163:F168" si="85">SUM(B163,D163)</f>
+        <f t="shared" ref="F163:F169" si="85">SUM(B163,D163)</f>
         <v>709.89200000000005</v>
       </c>
       <c r="G163" s="162">
         <v>341.78899999999999</v>
       </c>
       <c r="H163" s="135">
         <f t="shared" si="13"/>
         <v>0.469897026272736</v>
       </c>
       <c r="I163" s="179">
         <v>385.58100000000002</v>
       </c>
       <c r="J163" s="17">
         <f t="shared" si="73"/>
         <v>0.530102973727264</v>
       </c>
       <c r="K163" s="184">
         <f>SUM(G163,I163)</f>
         <v>727.37</v>
       </c>
       <c r="L163" s="122">
         <f t="shared" si="82"/>
         <v>1437.2620000000002</v>
       </c>
       <c r="M163" s="151">
@@ -15853,87 +15863,87 @@
         <f t="shared" si="73"/>
         <v>0.58387512550014875</v>
       </c>
       <c r="K166" s="184">
         <f>SUM(G166,I166)</f>
         <v>877.48900000000003</v>
       </c>
       <c r="L166" s="122">
         <f t="shared" si="82"/>
         <v>1774.836</v>
       </c>
       <c r="M166" s="151">
         <f t="shared" si="83"/>
         <v>0.98296679591336011</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="14" thickBot="1">
       <c r="A167" s="161">
         <v>2025</v>
       </c>
       <c r="B167" s="174">
         <f>SUM(B163:B166)</f>
         <v>1518.8690000000001</v>
       </c>
       <c r="C167" s="171">
-        <f t="shared" ref="C167:C171" si="86">B167/F167</f>
+        <f t="shared" ref="C167" si="86">B167/F167</f>
         <v>0.42796603364120056</v>
       </c>
       <c r="D167" s="158">
         <f>SUM(D163:D166)</f>
         <v>2030.172</v>
       </c>
       <c r="E167" s="159">
         <f>D167/F167</f>
         <v>0.57203396635879944</v>
       </c>
       <c r="F167" s="185">
         <f>SUM(B167,D167)</f>
         <v>3549.0410000000002</v>
       </c>
       <c r="G167" s="164">
         <f>SUM(G163:G166)</f>
         <v>1522.1089999999999</v>
       </c>
       <c r="H167" s="175">
         <f>G167/K167</f>
         <v>0.42734839483490145</v>
       </c>
       <c r="I167" s="174">
         <f>SUM(I163:I166)</f>
         <v>2039.643</v>
       </c>
       <c r="J167" s="172">
-        <f t="shared" ref="J167:J171" si="87">I167/K167</f>
+        <f t="shared" ref="J167" si="87">I167/K167</f>
         <v>0.5726516051650985</v>
       </c>
       <c r="K167" s="186">
         <f>SUM(K163:K166)</f>
         <v>3561.752</v>
       </c>
       <c r="L167" s="176">
-        <f t="shared" ref="L167:L171" si="88">SUM(F167,K167)</f>
+        <f t="shared" ref="L167:L169" si="88">SUM(F167,K167)</f>
         <v>7110.7929999999997</v>
       </c>
       <c r="M167" s="177">
         <f t="shared" ref="M167:M171" si="89">L167/L162</f>
         <v>0.99914681534636385</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="160" t="s">
         <v>12</v>
       </c>
       <c r="B168" s="77">
         <v>299.29899999999998</v>
       </c>
       <c r="C168" s="18">
         <f t="shared" si="56"/>
         <v>0.42708861012373195</v>
       </c>
       <c r="D168" s="113">
         <v>401.49</v>
       </c>
       <c r="E168" s="102">
         <f t="shared" si="84"/>
         <v>0.57291138987626811</v>
       </c>
@@ -15950,144 +15960,183 @@
       </c>
       <c r="I168" s="179">
         <v>411.57900000000001</v>
       </c>
       <c r="J168" s="17">
         <f t="shared" si="73"/>
         <v>0.57782909930715931</v>
       </c>
       <c r="K168" s="184">
         <f>SUM(G168,I168)</f>
         <v>712.28500000000008</v>
       </c>
       <c r="L168" s="122">
         <f t="shared" si="88"/>
         <v>1413.0740000000001</v>
       </c>
       <c r="M168" s="151">
         <f t="shared" si="89"/>
         <v>0.98317077888373861</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="160" t="s">
         <v>14</v>
       </c>
-      <c r="B169" s="77"/>
-[...9 lines deleted...]
-      <c r="M169" s="151"/>
+      <c r="B169" s="77">
+        <v>377.01600000000002</v>
+      </c>
+      <c r="C169" s="103">
+        <f t="shared" si="56"/>
+        <v>0.40377281299900514</v>
+      </c>
+      <c r="D169" s="77">
+        <v>556.71699999999998</v>
+      </c>
+      <c r="E169" s="103">
+        <f t="shared" si="84"/>
+        <v>0.59622718700099497</v>
+      </c>
+      <c r="F169" s="182">
+        <f t="shared" si="85"/>
+        <v>933.73299999999995</v>
+      </c>
+      <c r="G169" s="163">
+        <v>377.79899999999998</v>
+      </c>
+      <c r="H169" s="136">
+        <f t="shared" si="13"/>
+        <v>0.40513986370192434</v>
+      </c>
+      <c r="I169" s="179">
+        <v>554.71600000000001</v>
+      </c>
+      <c r="J169" s="17">
+        <f t="shared" si="73"/>
+        <v>0.59486013629807566</v>
+      </c>
+      <c r="K169" s="184">
+        <f>SUM(G169,I169)</f>
+        <v>932.51499999999999</v>
+      </c>
+      <c r="L169" s="122">
+        <f t="shared" si="88"/>
+        <v>1866.248</v>
+      </c>
+      <c r="M169" s="151">
+        <f t="shared" si="89"/>
+        <v>0.99510193373907052</v>
+      </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="160" t="s">
         <v>15</v>
       </c>
       <c r="B170" s="77"/>
       <c r="D170" s="113"/>
       <c r="E170" s="103"/>
       <c r="F170" s="182"/>
       <c r="G170" s="163"/>
       <c r="H170" s="136"/>
       <c r="I170" s="179"/>
       <c r="K170" s="184"/>
       <c r="L170" s="122"/>
-      <c r="M170" s="151"/>
+      <c r="M170" s="151">
+        <f t="shared" si="89"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="160" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="200"/>
       <c r="C171" s="199"/>
       <c r="D171" s="200"/>
       <c r="E171" s="103"/>
       <c r="F171" s="182"/>
       <c r="G171" s="200"/>
       <c r="H171" s="136"/>
       <c r="I171" s="200"/>
       <c r="K171" s="184"/>
       <c r="L171" s="122"/>
-      <c r="M171" s="151"/>
+      <c r="M171" s="151">
+        <f t="shared" si="89"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="172" spans="1:13" ht="14" thickBot="1">
       <c r="A172" s="161">
         <v>2026</v>
       </c>
       <c r="B172" s="174">
         <f>SUM(B168:B171)</f>
-        <v>299.29899999999998</v>
+        <v>676.31500000000005</v>
       </c>
       <c r="C172" s="171">
         <f t="shared" ref="C172" si="90">B172/F172</f>
-        <v>0.42708861012373195</v>
+        <v>0.41376928545470792</v>
       </c>
       <c r="D172" s="158">
         <f>SUM(D168:D171)</f>
-        <v>401.49</v>
+        <v>958.20699999999999</v>
       </c>
       <c r="E172" s="159">
         <f>D172/F172</f>
-        <v>0.57291138987626811</v>
+        <v>0.58623071454529219</v>
       </c>
       <c r="F172" s="185">
         <f>SUM(B172,D172)</f>
-        <v>700.78899999999999</v>
+        <v>1634.5219999999999</v>
       </c>
       <c r="G172" s="164">
         <f>SUM(G168:G171)</f>
-        <v>300.70600000000002</v>
+        <v>678.505</v>
       </c>
       <c r="H172" s="175">
         <f>G172/K172</f>
-        <v>0.42217090069284063</v>
+        <v>0.41251519941634235</v>
       </c>
       <c r="I172" s="174">
         <f>SUM(I168:I171)</f>
-        <v>411.57900000000001</v>
+        <v>966.29500000000007</v>
       </c>
       <c r="J172" s="172">
         <f t="shared" ref="J172" si="91">I172/K172</f>
-        <v>0.57782909930715931</v>
+        <v>0.5874848005836576</v>
       </c>
       <c r="K172" s="186">
         <f>SUM(K168:K171)</f>
-        <v>712.28500000000008</v>
+        <v>1644.8000000000002</v>
       </c>
       <c r="L172" s="176">
         <f t="shared" ref="L172" si="92">SUM(F172,K172)</f>
-        <v>1413.0740000000001</v>
+        <v>3279.3220000000001</v>
       </c>
       <c r="M172" s="177">
         <f t="shared" ref="M172" si="93">L172/L167</f>
-        <v>0.19872242097330076</v>
+        <v>0.46117528663821322</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A38" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E62" sqref="E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.81640625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
@@ -16583,54 +16632,54 @@
         <v>7116.8649999999998</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" s="212">
         <v>2025</v>
       </c>
       <c r="B61" s="203">
         <v>7110.7929999999997</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M172"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B154" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="D149" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="Q166" sqref="Q166"/>
+      <selection pane="bottomRight" activeCell="U150" sqref="U150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.7265625" style="77" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.7265625" style="82" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="77" customWidth="1"/>
     <col min="7" max="7" width="9.7265625" style="77" customWidth="1"/>
     <col min="8" max="8" width="9" style="18" customWidth="1"/>
     <col min="9" max="9" width="9.7265625" style="77" customWidth="1"/>
     <col min="10" max="10" width="9.1796875" style="18"/>
     <col min="11" max="11" width="9.1796875" style="4"/>
     <col min="12" max="12" width="9.1796875" style="77"/>
     <col min="13" max="13" width="9.1796875" style="18"/>
     <col min="14" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="A1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="M1" s="5" t="s">
@@ -25511,95 +25560,95 @@
         <v>411.57900000000001</v>
       </c>
       <c r="J168" s="18">
         <f>'pas.apgr-cet'!J168</f>
         <v>0.57782909930715931</v>
       </c>
       <c r="K168" s="183">
         <f>'pas.apgr-cet'!K168</f>
         <v>712.28500000000008</v>
       </c>
       <c r="L168" s="121">
         <f>'pas.apgr-cet'!L168</f>
         <v>1413.0740000000001</v>
       </c>
       <c r="M168" s="150">
         <f>'pas.apgr-cet'!M168</f>
         <v>0.98317077888373861</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="190" t="s">
         <v>14</v>
       </c>
       <c r="B169" s="77">
         <f>'pas.apgr-cet'!B169</f>
-        <v>0</v>
+        <v>377.01600000000002</v>
       </c>
       <c r="C169" s="18">
         <f>'pas.apgr-cet'!C169</f>
-        <v>0</v>
+        <v>0.40377281299900514</v>
       </c>
       <c r="D169" s="138">
         <f>'pas.apgr-cet'!D168</f>
         <v>401.49</v>
       </c>
       <c r="E169" s="136">
         <f>'pas.apgr-cet'!E169</f>
-        <v>0</v>
+        <v>0.59622718700099497</v>
       </c>
       <c r="F169" s="182">
         <f>'pas.apgr-cet'!F169</f>
-        <v>0</v>
+        <v>933.73299999999995</v>
       </c>
       <c r="G169" s="111">
         <f>'pas.apgr-cet'!G169</f>
-        <v>0</v>
+        <v>377.79899999999998</v>
       </c>
       <c r="H169" s="103">
         <f>'pas.apgr-cet'!H169</f>
-        <v>0</v>
+        <v>0.40513986370192434</v>
       </c>
       <c r="I169" s="77">
         <f>'pas.apgr-cet'!I169</f>
-        <v>0</v>
+        <v>554.71600000000001</v>
       </c>
       <c r="J169" s="18">
         <f>'pas.apgr-cet'!J169</f>
-        <v>0</v>
+        <v>0.59486013629807566</v>
       </c>
       <c r="K169" s="184">
         <f>'pas.apgr-cet'!K169</f>
-        <v>0</v>
+        <v>932.51499999999999</v>
       </c>
       <c r="L169" s="122">
         <f>'pas.apgr-cet'!L169</f>
-        <v>0</v>
+        <v>1866.248</v>
       </c>
       <c r="M169" s="151">
         <f>'pas.apgr-cet'!M169</f>
-        <v>0</v>
+        <v>0.99510193373907052</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="190" t="s">
         <v>15</v>
       </c>
       <c r="B170" s="77">
         <f>'pas.apgr-cet'!B170</f>
         <v>0</v>
       </c>
       <c r="C170" s="18">
         <f>'pas.apgr-cet'!C170</f>
         <v>0</v>
       </c>
       <c r="D170" s="138">
         <f>'pas.apgr-cet'!D170</f>
         <v>0</v>
       </c>
       <c r="E170" s="136">
         <f>'pas.apgr-cet'!E170</f>
         <v>0</v>
       </c>
       <c r="F170" s="182">
         <f>'pas.apgr-cet'!F170</f>
         <v>0</v>
@@ -25670,95 +25719,95 @@
         <v>0</v>
       </c>
       <c r="J171" s="18">
         <f>'pas.apgr-cet'!J171</f>
         <v>0</v>
       </c>
       <c r="K171" s="184">
         <f>'pas.apgr-cet'!K171</f>
         <v>0</v>
       </c>
       <c r="L171" s="122">
         <f>'pas.apgr-cet'!L171</f>
         <v>0</v>
       </c>
       <c r="M171" s="151">
         <f>'pas.apgr-cet'!M171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" ht="14" thickBot="1">
       <c r="A172" s="191">
         <v>2026</v>
       </c>
       <c r="B172" s="174">
         <f>'pas.apgr-cet'!B172</f>
-        <v>299.29899999999998</v>
+        <v>676.31500000000005</v>
       </c>
       <c r="C172" s="171">
         <f>'pas.apgr-cet'!C172</f>
-        <v>0.42708861012373195</v>
+        <v>0.41376928545470792</v>
       </c>
       <c r="D172" s="178">
         <f>'pas.apgr-cet'!D172</f>
-        <v>401.49</v>
+        <v>958.20699999999999</v>
       </c>
       <c r="E172" s="175">
         <f>'pas.apgr-cet'!E172</f>
-        <v>0.57291138987626811</v>
+        <v>0.58623071454529219</v>
       </c>
       <c r="F172" s="185">
         <f>'pas.apgr-cet'!F172</f>
-        <v>700.78899999999999</v>
+        <v>1634.5219999999999</v>
       </c>
       <c r="G172" s="164">
         <f>'pas.apgr-cet'!G172</f>
-        <v>300.70600000000002</v>
+        <v>678.505</v>
       </c>
       <c r="H172" s="159">
         <f>'pas.apgr-cet'!H172</f>
-        <v>0.42217090069284063</v>
+        <v>0.41251519941634235</v>
       </c>
       <c r="I172" s="174">
         <f>'pas.apgr-cet'!I172</f>
-        <v>411.57900000000001</v>
+        <v>966.29500000000007</v>
       </c>
       <c r="J172" s="171">
         <f>'pas.apgr-cet'!J172</f>
-        <v>0.57782909930715931</v>
+        <v>0.5874848005836576</v>
       </c>
       <c r="K172" s="186">
         <f>'pas.apgr-cet'!K172</f>
-        <v>712.28500000000008</v>
+        <v>1644.8000000000002</v>
       </c>
       <c r="L172" s="176">
         <f>'pas.apgr-cet'!L172</f>
-        <v>1413.0740000000001</v>
+        <v>3279.3220000000001</v>
       </c>
       <c r="M172" s="177">
         <f>'pas.apgr-cet'!M172</f>
-        <v>0.19872242097330076</v>
+        <v>0.46117528663821322</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A45" workbookViewId="0">
       <selection activeCell="F62" sqref="F62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.54296875" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>