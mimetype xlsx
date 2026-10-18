--- v0 (2026-06-19)
+++ v1 (2026-10-18)
@@ -10,121 +10,111 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gundega.krastina\Desktop\STATISTIKA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5CC33F9-9E4B-4DB9-A473-70BCC18E67EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F6286F1-A937-40CA-AB0B-9208D8B56C8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="kr.apgroz-cet" sheetId="1" r:id="rId1"/>
     <sheet name="kr.apgroz-gadi" sheetId="2" r:id="rId2"/>
     <sheet name="freight.turnover-quart." sheetId="4" r:id="rId3"/>
     <sheet name="freight.turnover-years" sheetId="3" r:id="rId4"/>
     <sheet name="Sheet1" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E173" i="4" l="1"/>
-  <c r="C173" i="4"/>
+  <c r="G170" i="1" l="1"/>
+  <c r="G170" i="4" s="1"/>
+  <c r="F170" i="1"/>
   <c r="G172" i="4"/>
   <c r="F172" i="4"/>
   <c r="E172" i="4"/>
   <c r="D172" i="4"/>
   <c r="C172" i="4"/>
   <c r="B172" i="4"/>
   <c r="G171" i="4"/>
   <c r="F171" i="4"/>
   <c r="E171" i="4"/>
   <c r="D171" i="4"/>
   <c r="C171" i="4"/>
   <c r="B171" i="4"/>
-  <c r="G170" i="4"/>
-[...1 lines deleted...]
-  <c r="E170" i="4"/>
   <c r="D170" i="4"/>
-  <c r="C170" i="4"/>
   <c r="B170" i="4"/>
   <c r="G169" i="4"/>
   <c r="F169" i="4"/>
-  <c r="F173" i="4" s="1"/>
-  <c r="G173" i="4" s="1"/>
   <c r="E169" i="4"/>
   <c r="D169" i="4"/>
-  <c r="D173" i="4" s="1"/>
   <c r="C169" i="4"/>
   <c r="B169" i="4"/>
   <c r="B173" i="4" s="1"/>
-  <c r="F173" i="1"/>
-  <c r="G173" i="1" s="1"/>
   <c r="D173" i="1"/>
-  <c r="E173" i="1" s="1"/>
   <c r="B173" i="1"/>
-  <c r="C173" i="1" s="1"/>
   <c r="F169" i="1"/>
   <c r="E169" i="1" s="1"/>
   <c r="F167" i="1"/>
   <c r="B36" i="3"/>
   <c r="B36" i="2"/>
   <c r="C167" i="1"/>
   <c r="C167" i="4" s="1"/>
   <c r="E167" i="1"/>
   <c r="G168" i="1"/>
   <c r="G167" i="1"/>
   <c r="G166" i="1"/>
   <c r="F166" i="1"/>
   <c r="C166" i="1" s="1"/>
   <c r="C166" i="4" s="1"/>
   <c r="E166" i="1"/>
   <c r="G165" i="1"/>
   <c r="G165" i="4" s="1"/>
   <c r="F165" i="1"/>
   <c r="C165" i="1"/>
   <c r="C165" i="4" s="1"/>
   <c r="E165" i="1"/>
   <c r="E165" i="4" s="1"/>
   <c r="G167" i="4"/>
   <c r="F167" i="4"/>
   <c r="E167" i="4"/>
@@ -143,51 +133,60 @@
   <c r="E164" i="4"/>
   <c r="D164" i="4"/>
   <c r="C164" i="4"/>
   <c r="B164" i="4"/>
   <c r="E164" i="1"/>
   <c r="C164" i="1"/>
   <c r="F168" i="1"/>
   <c r="D168" i="1"/>
   <c r="B168" i="1"/>
   <c r="F164" i="1"/>
   <c r="G164" i="1" s="1"/>
   <c r="B35" i="3"/>
   <c r="B35" i="2"/>
   <c r="G162" i="1"/>
   <c r="F162" i="1"/>
   <c r="C162" i="1"/>
   <c r="E162" i="1"/>
   <c r="F161" i="1"/>
   <c r="G161" i="1" s="1"/>
   <c r="F160" i="1"/>
   <c r="C160" i="1" s="1"/>
   <c r="D163" i="1"/>
   <c r="B163" i="1"/>
   <c r="F159" i="1"/>
   <c r="E159" i="1" s="1"/>
-  <c r="G169" i="1" l="1"/>
+  <c r="D173" i="4" l="1"/>
+  <c r="E170" i="1"/>
+  <c r="E170" i="4" s="1"/>
+  <c r="F173" i="1"/>
+  <c r="C170" i="1"/>
+  <c r="C170" i="4" s="1"/>
+  <c r="F170" i="4"/>
+  <c r="F173" i="4" s="1"/>
+  <c r="G173" i="4" s="1"/>
+  <c r="G169" i="1"/>
   <c r="C169" i="1"/>
   <c r="D168" i="4"/>
   <c r="B168" i="4"/>
   <c r="C168" i="1"/>
   <c r="C168" i="4" s="1"/>
   <c r="F168" i="4"/>
   <c r="G168" i="4" s="1"/>
   <c r="E168" i="1"/>
   <c r="E168" i="4" s="1"/>
   <c r="G159" i="1"/>
   <c r="E161" i="1"/>
   <c r="E161" i="4" s="1"/>
   <c r="C161" i="1"/>
   <c r="C161" i="4" s="1"/>
   <c r="C159" i="1"/>
   <c r="G160" i="1"/>
   <c r="F163" i="1"/>
   <c r="G163" i="1" s="1"/>
   <c r="E160" i="1"/>
   <c r="E160" i="4" s="1"/>
   <c r="G162" i="4"/>
   <c r="F162" i="4"/>
   <c r="E162" i="4"/>
   <c r="D162" i="4"/>
   <c r="C162" i="4"/>
@@ -284,51 +283,56 @@
   <c r="E142" i="1"/>
   <c r="G145" i="4"/>
   <c r="G144" i="1"/>
   <c r="G144" i="4"/>
   <c r="G142" i="1"/>
   <c r="C145" i="1"/>
   <c r="C144" i="1"/>
   <c r="F145" i="1"/>
   <c r="F145" i="4" s="1"/>
   <c r="F144" i="1"/>
   <c r="F140" i="1"/>
   <c r="F143" i="1" s="1"/>
   <c r="F147" i="4"/>
   <c r="E147" i="4"/>
   <c r="D147" i="4"/>
   <c r="B147" i="4"/>
   <c r="D146" i="4"/>
   <c r="B146" i="4"/>
   <c r="D145" i="4"/>
   <c r="C145" i="4"/>
   <c r="B145" i="4"/>
   <c r="D144" i="4"/>
   <c r="D148" i="1"/>
   <c r="B148" i="1"/>
   <c r="B144" i="4"/>
-  <c r="D163" i="4" l="1"/>
+  <c r="E173" i="1" l="1"/>
+  <c r="E173" i="4" s="1"/>
+  <c r="C173" i="1"/>
+  <c r="C173" i="4" s="1"/>
+  <c r="G173" i="1"/>
+  <c r="D163" i="4"/>
   <c r="E163" i="1"/>
   <c r="E163" i="4" s="1"/>
   <c r="F163" i="4"/>
   <c r="G163" i="4" s="1"/>
   <c r="C163" i="1"/>
   <c r="C163" i="4" s="1"/>
   <c r="B163" i="4"/>
   <c r="E157" i="1"/>
   <c r="E157" i="4" s="1"/>
   <c r="G156" i="1"/>
   <c r="G156" i="4" s="1"/>
   <c r="G155" i="1"/>
   <c r="G155" i="4" s="1"/>
   <c r="F154" i="4"/>
   <c r="C154" i="1"/>
   <c r="C154" i="4" s="1"/>
   <c r="F158" i="1"/>
   <c r="G158" i="1" s="1"/>
   <c r="E156" i="1"/>
   <c r="E156" i="4" s="1"/>
   <c r="D158" i="4"/>
   <c r="F156" i="4"/>
   <c r="B158" i="4"/>
   <c r="E155" i="1"/>
   <c r="E155" i="4" s="1"/>
@@ -5842,53 +5846,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N173"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A163" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H166" sqref="H166"/>
+      <selection pane="bottomLeft" activeCell="H170" sqref="H170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.1796875" style="4"/>
     <col min="8" max="8" width="13.7265625" style="4" customWidth="1"/>
     <col min="9" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="5" t="s">
@@ -9550,72 +9554,72 @@
       </c>
       <c r="F141" s="68">
         <f>SUM(B141,D141)</f>
         <v>6124</v>
       </c>
       <c r="G141" s="63">
         <f t="shared" si="23"/>
         <v>0.93725130088766451</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B142" s="73">
         <v>3858</v>
       </c>
       <c r="C142" s="59">
         <f t="shared" si="19"/>
         <v>0.53732590529247914</v>
       </c>
       <c r="D142" s="73">
         <v>3322</v>
       </c>
       <c r="E142" s="82">
-        <f t="shared" ref="E142:F169" si="24">D142/F142</f>
+        <f t="shared" ref="E142:E170" si="24">D142/F142</f>
         <v>0.46267409470752091</v>
       </c>
       <c r="F142" s="68">
         <f>SUM(B142,D142)</f>
         <v>7180</v>
       </c>
       <c r="G142" s="63">
         <f>F142/F137</f>
         <v>0.97118896253212494</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="14" thickBot="1">
       <c r="A143" s="86">
         <v>2020</v>
       </c>
       <c r="B143" s="74">
         <f>SUM(B139:B142)</f>
         <v>11510</v>
       </c>
       <c r="C143" s="65">
-        <f t="shared" ref="C143:C169" si="25">B143/F143</f>
+        <f t="shared" ref="C143:C170" si="25">B143/F143</f>
         <v>0.4962918247671611</v>
       </c>
       <c r="D143" s="74">
         <f>SUM(D139:D142)</f>
         <v>11682</v>
       </c>
       <c r="E143" s="121">
         <f t="shared" si="24"/>
         <v>0.50370817523283895</v>
       </c>
       <c r="F143" s="69">
         <f>SUM(F139:F142)</f>
         <v>23192</v>
       </c>
       <c r="G143" s="67">
         <f t="shared" ref="G143" si="26">F143/F138</f>
         <v>0.85173895479084805</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="122">
         <v>3555</v>
@@ -10256,157 +10260,173 @@
       <c r="D167" s="73">
         <v>2918</v>
       </c>
       <c r="E167" s="82">
         <f t="shared" si="24"/>
         <v>0.48869536091107019</v>
       </c>
       <c r="F167" s="68">
         <f>SUM(B167,D167)</f>
         <v>5971</v>
       </c>
       <c r="G167" s="63">
         <f t="shared" si="36"/>
         <v>1.0878119876115868</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="14" thickBot="1">
       <c r="A168" s="86">
         <v>2025</v>
       </c>
       <c r="B168" s="74">
         <f>SUM(B164:B167)</f>
         <v>9772</v>
       </c>
       <c r="C168" s="65">
-        <f t="shared" ref="C168:C172" si="37">B168/F168</f>
+        <f t="shared" ref="C168" si="37">B168/F168</f>
         <v>0.48505906879777622</v>
       </c>
       <c r="D168" s="74">
         <f>SUM(D164:D167)</f>
         <v>10374</v>
       </c>
       <c r="E168" s="142">
-        <f t="shared" ref="E168:E172" si="38">D168/F168</f>
+        <f t="shared" ref="E168" si="38">D168/F168</f>
         <v>0.51494093120222373</v>
       </c>
       <c r="F168" s="69">
         <f>SUM(F164:F167)</f>
         <v>20146</v>
       </c>
       <c r="G168" s="67">
         <f t="shared" si="36"/>
         <v>1.0719378525061189</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="122">
         <v>4421</v>
       </c>
       <c r="C169" s="124">
         <f t="shared" si="25"/>
         <v>0.63776687824581646</v>
       </c>
       <c r="D169" s="122">
         <v>2511</v>
       </c>
       <c r="E169" s="125">
         <f t="shared" si="24"/>
         <v>0.36223312175418348</v>
       </c>
       <c r="F169" s="123">
         <f>SUM(B169,D169)</f>
         <v>6932</v>
       </c>
       <c r="G169" s="124">
-        <f t="shared" ref="G169" si="39">F169/F164</f>
+        <f t="shared" ref="G169:G170" si="39">F169/F164</f>
         <v>1.5014078405891271</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B170" s="73"/>
-[...4 lines deleted...]
-      <c r="G170" s="63"/>
+      <c r="B170" s="73">
+        <v>4595</v>
+      </c>
+      <c r="C170" s="59">
+        <f t="shared" si="25"/>
+        <v>0.61274836644885988</v>
+      </c>
+      <c r="D170" s="73">
+        <v>2904</v>
+      </c>
+      <c r="E170" s="82">
+        <f t="shared" si="24"/>
+        <v>0.38725163355114017</v>
+      </c>
+      <c r="F170" s="68">
+        <f>SUM(B170,D170)</f>
+        <v>7499</v>
+      </c>
+      <c r="G170" s="63">
+        <f t="shared" si="39"/>
+        <v>1.6369788255839337</v>
+      </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="73"/>
       <c r="C171" s="59"/>
       <c r="D171" s="73"/>
       <c r="E171" s="82"/>
       <c r="F171" s="68"/>
       <c r="G171" s="63"/>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B172" s="73"/>
       <c r="C172" s="59"/>
       <c r="D172" s="73"/>
       <c r="E172" s="82"/>
       <c r="F172" s="68"/>
       <c r="G172" s="63"/>
     </row>
     <row r="173" spans="1:7" ht="14" thickBot="1">
       <c r="A173" s="86">
         <v>2026</v>
       </c>
       <c r="B173" s="74">
         <f>SUM(B169:B172)</f>
-        <v>4421</v>
+        <v>9016</v>
       </c>
       <c r="C173" s="65">
         <f t="shared" ref="C173" si="40">B173/F173</f>
-        <v>0.63776687824581646</v>
+        <v>0.62476612847342528</v>
       </c>
       <c r="D173" s="74">
         <f>SUM(D169:D172)</f>
-        <v>2511</v>
+        <v>5415</v>
       </c>
       <c r="E173" s="142">
         <f t="shared" ref="E173" si="41">D173/F173</f>
-        <v>0.36223312175418348</v>
+        <v>0.37523387152657472</v>
       </c>
       <c r="F173" s="69">
         <f>SUM(F169:F172)</f>
-        <v>6932</v>
+        <v>14431</v>
       </c>
       <c r="G173" s="67">
         <f t="shared" ref="G173" si="42">F173/F168</f>
-        <v>0.34408815645785762</v>
+        <v>0.71632085773850884</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
@@ -10864,51 +10884,51 @@
     </row>
     <row r="52" spans="1:3" ht="13.5" thickBot="1">
       <c r="A52" s="141">
         <v>2025</v>
       </c>
       <c r="B52" s="130">
         <v>9772</v>
       </c>
       <c r="C52" s="130">
         <v>10374</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M173"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B162" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="I167" sqref="I167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.1796875" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.1796875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.1796875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.1796875" style="4" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="17.25" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>17</v>
       </c>
     </row>
@@ -15798,71 +15818,71 @@
         <v>0.63776687824581646</v>
       </c>
       <c r="D169" s="94">
         <f>'kr.apgroz-cet'!D169</f>
         <v>2511</v>
       </c>
       <c r="E169" s="95">
         <f>'kr.apgroz-cet'!E169</f>
         <v>0.36223312175418348</v>
       </c>
       <c r="F169" s="60">
         <f>'kr.apgroz-cet'!F169</f>
         <v>6932</v>
       </c>
       <c r="G169" s="96">
         <f>'kr.apgroz-cet'!G169</f>
         <v>1.5014078405891271</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="49" t="s">
         <v>10</v>
       </c>
       <c r="B170" s="73">
         <f>'kr.apgroz-cet'!B170</f>
-        <v>0</v>
+        <v>4595</v>
       </c>
       <c r="C170" s="57">
         <f>'kr.apgroz-cet'!C170</f>
-        <v>0</v>
+        <v>0.61274836644885988</v>
       </c>
       <c r="D170" s="68">
         <f>'kr.apgroz-cet'!D170</f>
-        <v>0</v>
+        <v>2904</v>
       </c>
       <c r="E170" s="59">
         <f>'kr.apgroz-cet'!E170</f>
-        <v>0</v>
+        <v>0.38725163355114017</v>
       </c>
       <c r="F170" s="61">
         <f>'kr.apgroz-cet'!F170</f>
-        <v>0</v>
+        <v>7499</v>
       </c>
       <c r="G170" s="97">
         <f>'kr.apgroz-cet'!G170</f>
-        <v>0</v>
+        <v>1.6369788255839337</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="73">
         <f>'kr.apgroz-cet'!B171</f>
         <v>0</v>
       </c>
       <c r="C171" s="57">
         <f>'kr.apgroz-cet'!C171</f>
         <v>0</v>
       </c>
       <c r="D171" s="68">
         <f>'kr.apgroz-cet'!D171</f>
         <v>0</v>
       </c>
       <c r="E171" s="59">
         <f>'kr.apgroz-cet'!E171</f>
         <v>0</v>
       </c>
       <c r="F171" s="61">
         <f>'kr.apgroz-cet'!F171</f>
         <v>0</v>
@@ -15885,71 +15905,71 @@
         <v>0</v>
       </c>
       <c r="D172" s="68">
         <f>'kr.apgroz-cet'!D172</f>
         <v>0</v>
       </c>
       <c r="E172" s="59">
         <f>'kr.apgroz-cet'!E172</f>
         <v>0</v>
       </c>
       <c r="F172" s="61">
         <f>'kr.apgroz-cet'!F172</f>
         <v>0</v>
       </c>
       <c r="G172" s="97">
         <f>'kr.apgroz-cet'!G172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="14" thickBot="1">
       <c r="A173" s="87">
         <v>2026</v>
       </c>
       <c r="B173" s="90">
         <f>SUM(B169:B172)</f>
-        <v>4421</v>
+        <v>9016</v>
       </c>
       <c r="C173" s="98">
         <f>'kr.apgroz-cet'!C173</f>
-        <v>0.63776687824581646</v>
+        <v>0.62476612847342528</v>
       </c>
       <c r="D173" s="92">
         <f>SUM(D169:D172)</f>
-        <v>2511</v>
+        <v>5415</v>
       </c>
       <c r="E173" s="89">
         <f>'kr.apgroz-cet'!E173</f>
-        <v>0.36223312175418348</v>
+        <v>0.37523387152657472</v>
       </c>
       <c r="F173" s="99">
         <f>SUM(F169:F172)</f>
-        <v>6932</v>
+        <v>14431</v>
       </c>
       <c r="G173" s="100">
         <f>F173/F168</f>
-        <v>0.34408815645785762</v>
+        <v>0.71632085773850884</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B10" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="H43" sqref="H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="6.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.54296875" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>